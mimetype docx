--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatrice Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of different agropastoral practices on wind erosion in western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.109433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Erosion Dynamics Associated With Land Use on Sandy Soils Under Heavy Anthropogenic Pressure (Southwestern Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Noma Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.70037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide aerosol phenomenology: Elemental and organic carbon in PM2.5 and PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 359, pp.121338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation estimation in West Africa: impact of dust conditions during 2021 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-997-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AERO-MAP: A data compilation and modelling approach to understand spatial variability in fine and coarse mode aerosol composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Vira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marje Prank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrasting seasonality of wind erosivity and wind erosion between Central and Western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Dorego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.100879. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives wind erosion in cropped areas? A case study in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâd Sekrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106964. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.106964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric impacts on dust transport and air pollution in West Africa and the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Domeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7744. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Roles of Saltation Bombardment and Atmospheric Instability on Magnitude and Size Distribution of Dust Emission Fluxes: Lessons From the JADE and WIND-O-V Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2021JD035983. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain, Wind, and Dust Connections in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JD035802. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Deposition Fluxes of Mineral Dust and Their Relation With Cold Pools in the Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional data analysis (CoDA) as a tool to evaluate a new low-cost settling-based PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sampling head in a desert dust source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (12), pp.7657 - 7680. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-7657-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Checa-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between eddy‐covariance and flux‐gradient size‐resolved dust fluxes during wind erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion response to past and future agro-pastoral trajectories in the Sahel (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01359-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Atmospheric Stability on the Size Distribution of the Vertical Dust Flux Measured in Eroding Conditions Over a Flat Bare Sandy Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD031185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Respective Roles of Wind Speed and Green Vegetation in Controlling Sahelian Dust Emission during the Wet Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089761. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the global distribution of the threshold of wind erosion from satellite data and implementing it into the Geophysical Fluid Dynamics Laboratory land–atmosphere model (GFDL AM4.0/LM4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Christina Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.55 - 81. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-55-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity between dust, heat, and momentum turbulent transports during aeolian soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Geophysical Research: Atmospheres, 124 (2), pp.1064-1089. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Desert Dust on Air Quality: What is the Meaningfulness of Daily PM Standards in Regions Close to the Sources? The Example of Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wind erosion and impact of vegetation cover and land use in the Sahel: A case study on sandy dunes in southeastern Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Catena, 177, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Agropastoral Management on Wind Erosion in Sahelian Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Resolved Dry Deposition Velocities of Dust Particles: In Situ Measurements and Parameterizations Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (19), pp.11,080-11,099. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of wind erosion fluxes during a field to fallow transition in the Sahel (Banizoumbou, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Physio-Géo, 12, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic parameters over an eroding bare surface: reconciliation of the law of the wall and eddy covariance determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.4490-4508. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JD027984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust over west and central Sahel: Seasonal patterns of dry and wet deposition fluxes from a pluriannual sampling (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1338-1364. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JD025995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la variabilité spatiale de l’occupation des sols sur l’érosion éolienne et les transports de nutriments dans le terroir de Banizoumbou (sud-ouest du Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didie Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the interannual variability of mineral aerosol simulations to meteorological forcing dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.3253-3278. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-3253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Uplift Potential in the Central Sahel: An Analysis Based on 10 years of Meteorological Measurements at High Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (22), pp.12,433-12,448. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of aerosol properties and clear-sky shortwave radiative effects using Lidar and Sun photometer observations in the Dakar site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.6489-6510. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long does precipitation inhibit wind erosion in the Sahel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6643-6649. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Dèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux éolien et dynamique des front dunaires dans le Manga, sud-est du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ivoirienne des sciences et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluriannuelle des émissions éoliennes de particules terrigènes en région semi-aride sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Michael R. Raupach for contributions to aeolian fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nickling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'érosion éolienne dans le sud tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface dust flux enrichment in small particles during erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust concentrations over West Africa monitored by the Sahelian Dust Transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164-165, pp.226 - 241. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'érosion éolienne dans le cas de mélanges de grains du sol de tailles érodable et non érodable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling vegetation and wind erosion from a millet field and from a rangeland: Two Sahelian case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, Part A, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes over a herbaceous Sahelian rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.2291-2313. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wind erosion flux and its seasonality from a cultivated sahelian surface: A case study in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamanetouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling saltation intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (13), pp.7109-7128. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion by wind over tilled surfaces in South Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical relationship between surface PM 10 concentration and aerosol optical depth over the Sahel as a function of weather type, using neural network methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Yahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (23), pp.13,265 - 13,281. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JD019465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six années de suivi du flux d'érosion éolienne sur un sol sableux cultivé au Sahel : Impacts des résidus de culture et de l'encroûtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of desert dust emissions to model horizontal grid spacing during the Bodélé Dust Experiment 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation and soil moisture seasonal dynamics on dust emissions over the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D18201. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Höller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D18), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of very low crop residues cover on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust content over Western Africa from the event to the annual scale with the CHIMERE-DUST model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (14), pp.7185-7207. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-7185-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric aerosols over West Africa: highlights from the AMMA international program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-23. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns: multiscale and multidisciplinary observations in the West African region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (S1), pp.8-33. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mineral dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.012006. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/7/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-range transport and deposition of desert dust with the CTM MOCAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2008.00413.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured in Niger during 3 dust storms of the AMMA experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3881-3891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physically based dust emission module within the Weather Research and Forecasting (WRF) model: Assessment of dust emission parameterizations and input parameters for source regions in Central and East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Darmenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Sokolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D14), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from the Sahara desert using new surface properties and soil database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Mahowald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D14), pp.D14218. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale simulations of aeolian sediment dispersion in a small area in the northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F2), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Thorncroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of aeolian dust emission during the BoDEx 2005 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (7), pp.L07812. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL029184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flow Patterns in a Small Vegetated Area in the Northern Chihuahuan Desert using QUIC (Quick Urban & Industrial Complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.359 - 384. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-005-6021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from Chinese and Mongolian deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (1-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and aerodynamic roughness in arid and semiarid areas andtheir relation to radar backscatter coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03017. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amma, une étude multidisciplinaire de la mousson ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/20098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic roughness length related to non-aggregated tillage ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3187-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel experiments on the effects of tillage ridge features on wind erosion horizontal fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3195-3206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the aerodynamic roughness length in arid and semi-arid regions over the globe with the ERS scatterometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D9), pp.D09205. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust emission frequencies from desert areas of China and Mongolia using an aerodynamic roughness length map derived from the POLDER/ADEOS 1 surface products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D18), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length of desert surfaces from the POLDER/ADEOS bi-directional reflectance product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.603-626. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000116976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Aerodynamic Roughness Length and the Roughness Density in Cases of Low Roughness Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.249 - 267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric distribution of mineral aerosol: Comparison with ground measurements and satellite observations for yearly and synoptic timescales over the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Saharan dust event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/9/2000/221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic approach for modelling the surface features of arid environments in a model of dust emissions: application to the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.245-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Emission Models Used for Large Scale Simulation of the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of the increase of the aeolian erosion threshold wind friction velocity due to soil moisture for arid and semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.149-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the aerodynamic roughness height by saltating grains: experimental assessment, test of theory and operational parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite climatology of African dust transport in the Mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (D11), pp.13137-13144. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JD00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling threshold friction velocities in semi-arid areas of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayne Belnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (D19), pp.23277-23287. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JD01303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 2-Simulation of Saharan dust sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year simulations of seasonal and interannual changes in Saharan dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (15), pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the micropeds-size distribution of desert soils erodible by wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (5), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.1996.tb01509.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soil derived dust emissions from arid areas: compared results from IR-channel satellite observation and by means of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 1-design of a soil-derived dust emission scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic production in West Africa: Impact of dust and water footprint of cleaning operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Tamunoibinyemiem Banigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité atmosphérique influence-t-elle la distribution en taille du flux vertical de poussière ? Premiers résultats en condition d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential dust emission in the Sahel: Combining remote sensing of the surface with meteorological reanalyses to quantify anthropogenic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienne (Austria), Austria. pp.2019 - 10210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vents érosifs au Sahel Central : une analyse fondée sur 10 années de suivi météorologique à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCUPATION DU SOL ET SUIVIS PLURIANNUELS DE L'EROSION EOLIENNE AU NIGER MERIDIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'AMMA-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does agropastoral management affect wind erosion in Sahelian croplands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eolian research 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion and dust emission in the Sahel: a regional modelling approach to evaluate the impact of climate and land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dry-season vegetation variability on Sahelian dust during</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, bordeaux, France. pp.25 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured by the gradient method during 6 dust storms of the WIND-O-V's 2017 experiment in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of land use and vegetation cover on potential dust emission in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the sensitivity of the mineral dust cycle at the regional scale to surface wind speed ? First insights from the DRUMS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Aeolian Research (ICAR IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mildura, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Timing of Precipitation and Vegetation Growth on Potential Dust Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajot Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes in the case of herbaceous vegetation over a Sahelian rangeland,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Aeolian Research (ICAR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion flux measurements and variability on traditionally cultivated fields in South West Niger : crop residues and soils crust impacts [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-6396 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biological soil crusts of the Sahel (Niger) on wind erosion [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-11864 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian dust: For a better estimation of emissions taking into account vegetation heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of aeolian erosion over the Sahelian Belt in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sahelian Aeolian Dust Emissions Based on Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Land-Atmosphere Interaction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Frascati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mineral dust emissions and transport with the CHIMERE-DUST model: Preliminary analysis of dust events for the AMMA field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Elsevier, 560-567 (chapter 5.8), 2007, Developments in Environmental Science, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-8177(07)06058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteor. Zeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven-Erik Gryning; Nadine Chaumerliac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.3-14, 1998, Nato Challenges of Modern Society, 978-1-4757-9130-3. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9128-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Source Term and of the Size Distribution to Model the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 1996, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatrice Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of different agropastoral practices on wind erosion in western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.109433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Erosion Dynamics Associated With Land Use on Sandy Soils Under Heavy Anthropogenic Pressure (Southwestern Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Noma Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.70037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide aerosol phenomenology: Elemental and organic carbon in PM2.5 and PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 359, pp.121338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation estimation in West Africa: impact of dust conditions during 2021 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-997-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AERO-MAP: A data compilation and modelling approach to understand spatial variability in fine and coarse mode aerosol composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Vira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marje Prank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives wind erosion in cropped areas? A case study in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâd Sekrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106964. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.106964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrasting seasonality of wind erosivity and wind erosion between Central and Western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Dorego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.100879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric impacts on dust transport and air pollution in West Africa and the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Domeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7744. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Roles of Saltation Bombardment and Atmospheric Instability on Magnitude and Size Distribution of Dust Emission Fluxes: Lessons From the JADE and WIND-O-V Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2021JD035983. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Deposition Fluxes of Mineral Dust and Their Relation With Cold Pools in the Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095005. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain, Wind, and Dust Connections in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JD035802. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional data analysis (CoDA) as a tool to evaluate a new low-cost settling-based PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sampling head in a desert dust source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (12), pp.7657 - 7680. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-7657-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Checa-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between eddy‐covariance and flux‐gradient size‐resolved dust fluxes during wind erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion response to past and future agro-pastoral trajectories in the Sahel (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01359-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Atmospheric Stability on the Size Distribution of the Vertical Dust Flux Measured in Eroding Conditions Over a Flat Bare Sandy Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD031185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the global distribution of the threshold of wind erosion from satellite data and implementing it into the Geophysical Fluid Dynamics Laboratory land–atmosphere model (GFDL AM4.0/LM4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Christina Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.55 - 81. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-55-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Respective Roles of Wind Speed and Green Vegetation in Controlling Sahelian Dust Emission during the Wet Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089761. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity between dust, heat, and momentum turbulent transports during aeolian soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Geophysical Research: Atmospheres, 124 (2), pp.1064-1089. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Desert Dust on Air Quality: What is the Meaningfulness of Daily PM Standards in Regions Close to the Sources? The Example of Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wind erosion and impact of vegetation cover and land use in the Sahel: A case study on sandy dunes in southeastern Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Catena, 177, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Agropastoral Management on Wind Erosion in Sahelian Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Resolved Dry Deposition Velocities of Dust Particles: In Situ Measurements and Parameterizations Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (19), pp.11,080-11,099. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of wind erosion fluxes during a field to fallow transition in the Sahel (Banizoumbou, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Physio-Géo, 12, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic parameters over an eroding bare surface: reconciliation of the law of the wall and eddy covariance determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.4490-4508. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JD027984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust over west and central Sahel: Seasonal patterns of dry and wet deposition fluxes from a pluriannual sampling (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1338-1364. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JD025995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la variabilité spatiale de l’occupation des sols sur l’érosion éolienne et les transports de nutriments dans le terroir de Banizoumbou (sud-ouest du Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didie Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the interannual variability of mineral aerosol simulations to meteorological forcing dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.3253-3278. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-3253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Uplift Potential in the Central Sahel: An Analysis Based on 10 years of Meteorological Measurements at High Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (22), pp.12,433-12,448. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long does precipitation inhibit wind erosion in the Sahel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6643-6649. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Dèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of aerosol properties and clear-sky shortwave radiative effects using Lidar and Sun photometer observations in the Dakar site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.6489-6510. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux éolien et dynamique des front dunaires dans le Manga, sud-est du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ivoirienne des sciences et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Michael R. Raupach for contributions to aeolian fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nickling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluriannuelle des émissions éoliennes de particules terrigènes en région semi-aride sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface dust flux enrichment in small particles during erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'érosion éolienne dans le sud tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust concentrations over West Africa monitored by the Sahelian Dust Transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164-165, pp.226 - 241. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'érosion éolienne dans le cas de mélanges de grains du sol de tailles érodable et non érodable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling vegetation and wind erosion from a millet field and from a rangeland: Two Sahelian case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, Part A, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes over a herbaceous Sahelian rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.2291-2313. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wind erosion flux and its seasonality from a cultivated sahelian surface: A case study in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamanetouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling saltation intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (13), pp.7109-7128. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion by wind over tilled surfaces in South Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical relationship between surface PM 10 concentration and aerosol optical depth over the Sahel as a function of weather type, using neural network methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Yahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (23), pp.13,265 - 13,281. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JD019465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six années de suivi du flux d'érosion éolienne sur un sol sableux cultivé au Sahel : Impacts des résidus de culture et de l'encroûtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of desert dust emissions to model horizontal grid spacing during the Bodélé Dust Experiment 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation and soil moisture seasonal dynamics on dust emissions over the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D18), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D18201. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Höller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust content over Western Africa from the event to the annual scale with the CHIMERE-DUST model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (14), pp.7185-7207. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-7185-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of very low crop residues cover on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric aerosols over West Africa: highlights from the AMMA international program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-23. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns: multiscale and multidisciplinary observations in the West African region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (S1), pp.8-33. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mineral dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.012006. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/7/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured in Niger during 3 dust storms of the AMMA experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3881-3891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-range transport and deposition of desert dust with the CTM MOCAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2008.00413.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physically based dust emission module within the Weather Research and Forecasting (WRF) model: Assessment of dust emission parameterizations and input parameters for source regions in Central and East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Darmenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Sokolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D14), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from the Sahara desert using new surface properties and soil database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Mahowald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D14), pp.D14218. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale simulations of aeolian sediment dispersion in a small area in the northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F2), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Thorncroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of aeolian dust emission during the BoDEx 2005 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (7), pp.L07812. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL029184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flow Patterns in a Small Vegetated Area in the Northern Chihuahuan Desert using QUIC (Quick Urban & Industrial Complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.359 - 384. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-005-6021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from Chinese and Mongolian deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (1-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and aerodynamic roughness in arid and semiarid areas andtheir relation to radar backscatter coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03017. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amma, une étude multidisciplinaire de la mousson ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/20098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic roughness length related to non-aggregated tillage ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3187-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel experiments on the effects of tillage ridge features on wind erosion horizontal fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3195-3206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the aerodynamic roughness length in arid and semi-arid regions over the globe with the ERS scatterometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D9), pp.D09205. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust emission frequencies from desert areas of China and Mongolia using an aerodynamic roughness length map derived from the POLDER/ADEOS 1 surface products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D18), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length of desert surfaces from the POLDER/ADEOS bi-directional reflectance product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.603-626. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000116976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Aerodynamic Roughness Length and the Roughness Density in Cases of Low Roughness Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.249 - 267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric distribution of mineral aerosol: Comparison with ground measurements and satellite observations for yearly and synoptic timescales over the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Saharan dust event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/9/2000/221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic approach for modelling the surface features of arid environments in a model of dust emissions: application to the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.245-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Emission Models Used for Large Scale Simulation of the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of the increase of the aeolian erosion threshold wind friction velocity due to soil moisture for arid and semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.149-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the aerodynamic roughness height by saltating grains: experimental assessment, test of theory and operational parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite climatology of African dust transport in the Mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (D11), pp.13137-13144. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JD00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 2-Simulation of Saharan dust sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling threshold friction velocities in semi-arid areas of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayne Belnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (D19), pp.23277-23287. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JD01303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year simulations of seasonal and interannual changes in Saharan dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (15), pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the micropeds-size distribution of desert soils erodible by wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (5), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.1996.tb01509.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soil derived dust emissions from arid areas: compared results from IR-channel satellite observation and by means of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 1-design of a soil-derived dust emission scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic production in West Africa: Impact of dust and water footprint of cleaning operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Tamunoibinyemiem Banigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité atmosphérique influence-t-elle la distribution en taille du flux vertical de poussière ? Premiers résultats en condition d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential dust emission in the Sahel: Combining remote sensing of the surface with meteorological reanalyses to quantify anthropogenic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienne (Austria), Austria. pp.2019 - 10210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCUPATION DU SOL ET SUIVIS PLURIANNUELS DE L'EROSION EOLIENNE AU NIGER MERIDIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'AMMA-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does agropastoral management affect wind erosion in Sahelian croplands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eolian research 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vents érosifs au Sahel Central : une analyse fondée sur 10 années de suivi météorologique à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dry-season vegetation variability on Sahelian dust during</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, bordeaux, France. pp.25 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion and dust emission in the Sahel: a regional modelling approach to evaluate the impact of climate and land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured by the gradient method during 6 dust storms of the WIND-O-V's 2017 experiment in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of land use and vegetation cover on potential dust emission in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the sensitivity of the mineral dust cycle at the regional scale to surface wind speed ? First insights from the DRUMS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Aeolian Research (ICAR IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mildura, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Timing of Precipitation and Vegetation Growth on Potential Dust Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajot Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes in the case of herbaceous vegetation over a Sahelian rangeland,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Aeolian Research (ICAR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biological soil crusts of the Sahel (Niger) on wind erosion [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-11864 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion flux measurements and variability on traditionally cultivated fields in South West Niger : crop residues and soils crust impacts [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-6396 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian dust: For a better estimation of emissions taking into account vegetation heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of aeolian erosion over the Sahelian Belt in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sahelian Aeolian Dust Emissions Based on Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Land-Atmosphere Interaction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Frascati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mineral dust emissions and transport with the CHIMERE-DUST model: Preliminary analysis of dust events for the AMMA field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Elsevier, 560-567 (chapter 5.8), 2007, Developments in Environmental Science, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-8177(07)06058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteor. Zeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven-Erik Gryning; Nadine Chaumerliac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.3-14, 1998, Nato Challenges of Modern Society, 978-1-4757-9130-3. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9128-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Source Term and of the Size Distribution to Model the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 1996, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Tall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Toure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Noma Adamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Cavalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Chow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786284v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-997-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Mahowald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Dorego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100879" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taieb Labiadh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Sekrafi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hitchcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Domeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35403-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishizuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Audoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labiadh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7657-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Rajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiadh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Webb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01359-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03007116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Khalfallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Labiadh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Pu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ginoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Christina Hsu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kimball" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-55-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rajot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticor&#233;na" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2783" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Garba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027984" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroubaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didie Tidjani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Perry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3253-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027471" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069324" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bielders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Shao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nickling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Butler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chappell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Attoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBK5QM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003177" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamanetour&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rajot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.06.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2V3SWXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Yahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019465" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Didier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Todd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016950" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326023v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-7185-2011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haywood" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.322" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XTGFSCHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bergametti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2008.00413.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396415v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Darmenova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Sokolik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011236" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F674CQ3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Mahowald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009484" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZ24GX6B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E Bowker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Gillette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Heist" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000748" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMBZ8B5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326139v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2537.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Washington" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Todd" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL029184" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Q6ZF7V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-005-6021-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F91209ED458326B4F3BF7E2FB3A3D5B2D7B7102B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.02.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSCG02XW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20098" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kardous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330059v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005370" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000116976" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gillette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Lawson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901084" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/9/2000/221" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;can" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Lambert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JD00171" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Belnap" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD01303" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH1XWFH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326268v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude N'Doum&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328145v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.1996.tb01509.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DACB918504194E311779FF877D03482F53407FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076005v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tamunoibinyemiem Banigo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8965" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfallah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Labiadh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Alfaro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19613" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Okin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333537v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F&#233;ron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333325v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118019v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333362v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330109v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Alfaro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329900v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Okin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajot Jean-Louis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garba" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264768v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paris" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06058-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897429v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cautenet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9128-0_1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Tall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Toure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Noma Adamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Cavalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Chow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786284v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-997-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Mahowald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taieb Labiadh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Sekrafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Dorego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hitchcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Domeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35403-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishizuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Audoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Rajot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labiadh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7657-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Rajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiadh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Webb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01359-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03007116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Khalfallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Labiadh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Pu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ginoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Guo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Christina Hsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kimball" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-55-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089761" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rajot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticor&#233;na" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2783" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Garba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027984" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroubaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didie Tidjani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Perry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3253-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027471" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024588" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bielders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Shao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nickling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Butler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chappell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Attoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBK5QM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003177" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamanetour&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rajot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.06.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2V3SWXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Yahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019465" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Didier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Todd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016950" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016115" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326023v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-7185-2011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.01.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haywood" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.322" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XTGFSCHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bergametti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2008.00413.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Darmenova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Sokolik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011236" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F674CQ3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Mahowald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009484" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZ24GX6B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E Bowker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Gillette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Heist" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000748" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMBZ8B5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326139v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2537.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Washington" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Todd" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL029184" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Q6ZF7V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-005-6021-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F91209ED458326B4F3BF7E2FB3A3D5B2D7B7102B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.02.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSCG02XW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20098" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kardous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330059v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005370" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000116976" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gillette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Lawson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901084" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/9/2000/221" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;can" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Lambert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JD00171" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude N'Doum&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326322v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Belnap" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD01303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH1XWFH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328145v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.1996.tb01509.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DACB918504194E311779FF877D03482F53407FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076005v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tamunoibinyemiem Banigo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8965" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfallah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Labiadh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Alfaro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19613" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Okin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333325v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118019v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333537v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F&#233;ron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333362v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Alfaro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329900v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Okin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajot Jean-Louis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garba" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06058-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897429v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cautenet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9128-0_1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>