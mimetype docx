--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatrice Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of different agropastoral practices on wind erosion in western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.109433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Erosion Dynamics Associated With Land Use on Sandy Soils Under Heavy Anthropogenic Pressure (Southwestern Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Noma Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.70037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide aerosol phenomenology: Elemental and organic carbon in PM2.5 and PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 359, pp.121338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation estimation in West Africa: impact of dust conditions during 2021 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-997-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AERO-MAP: A data compilation and modelling approach to understand spatial variability in fine and coarse mode aerosol composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Vira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marje Prank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives wind erosion in cropped areas? A case study in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâd Sekrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106964. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.106964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrasting seasonality of wind erosivity and wind erosion between Central and Western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Dorego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.100879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric impacts on dust transport and air pollution in West Africa and the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Domeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7744. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Roles of Saltation Bombardment and Atmospheric Instability on Magnitude and Size Distribution of Dust Emission Fluxes: Lessons From the JADE and WIND-O-V Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2021JD035983. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Deposition Fluxes of Mineral Dust and Their Relation With Cold Pools in the Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095005. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain, Wind, and Dust Connections in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JD035802. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional data analysis (CoDA) as a tool to evaluate a new low-cost settling-based PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sampling head in a desert dust source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (12), pp.7657 - 7680. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-7657-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Checa-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between eddy‐covariance and flux‐gradient size‐resolved dust fluxes during wind erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion response to past and future agro-pastoral trajectories in the Sahel (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01359-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Atmospheric Stability on the Size Distribution of the Vertical Dust Flux Measured in Eroding Conditions Over a Flat Bare Sandy Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD031185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the global distribution of the threshold of wind erosion from satellite data and implementing it into the Geophysical Fluid Dynamics Laboratory land–atmosphere model (GFDL AM4.0/LM4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Christina Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.55 - 81. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-55-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Respective Roles of Wind Speed and Green Vegetation in Controlling Sahelian Dust Emission during the Wet Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089761. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity between dust, heat, and momentum turbulent transports during aeolian soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Geophysical Research: Atmospheres, 124 (2), pp.1064-1089. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Desert Dust on Air Quality: What is the Meaningfulness of Daily PM Standards in Regions Close to the Sources? The Example of Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wind erosion and impact of vegetation cover and land use in the Sahel: A case study on sandy dunes in southeastern Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Catena, 177, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Agropastoral Management on Wind Erosion in Sahelian Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Resolved Dry Deposition Velocities of Dust Particles: In Situ Measurements and Parameterizations Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (19), pp.11,080-11,099. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of wind erosion fluxes during a field to fallow transition in the Sahel (Banizoumbou, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Physio-Géo, 12, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic parameters over an eroding bare surface: reconciliation of the law of the wall and eddy covariance determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.4490-4508. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JD027984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust over west and central Sahel: Seasonal patterns of dry and wet deposition fluxes from a pluriannual sampling (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1338-1364. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JD025995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la variabilité spatiale de l’occupation des sols sur l’érosion éolienne et les transports de nutriments dans le terroir de Banizoumbou (sud-ouest du Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didie Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the interannual variability of mineral aerosol simulations to meteorological forcing dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.3253-3278. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-3253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Uplift Potential in the Central Sahel: An Analysis Based on 10 years of Meteorological Measurements at High Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (22), pp.12,433-12,448. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long does precipitation inhibit wind erosion in the Sahel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6643-6649. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Dèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of aerosol properties and clear-sky shortwave radiative effects using Lidar and Sun photometer observations in the Dakar site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.6489-6510. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux éolien et dynamique des front dunaires dans le Manga, sud-est du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ivoirienne des sciences et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Michael R. Raupach for contributions to aeolian fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nickling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluriannuelle des émissions éoliennes de particules terrigènes en région semi-aride sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface dust flux enrichment in small particles during erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'érosion éolienne dans le sud tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust concentrations over West Africa monitored by the Sahelian Dust Transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164-165, pp.226 - 241. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'érosion éolienne dans le cas de mélanges de grains du sol de tailles érodable et non érodable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling vegetation and wind erosion from a millet field and from a rangeland: Two Sahelian case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, Part A, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes over a herbaceous Sahelian rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.2291-2313. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wind erosion flux and its seasonality from a cultivated sahelian surface: A case study in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamanetouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling saltation intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (13), pp.7109-7128. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion by wind over tilled surfaces in South Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical relationship between surface PM 10 concentration and aerosol optical depth over the Sahel as a function of weather type, using neural network methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Yahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (23), pp.13,265 - 13,281. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JD019465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six années de suivi du flux d'érosion éolienne sur un sol sableux cultivé au Sahel : Impacts des résidus de culture et de l'encroûtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of desert dust emissions to model horizontal grid spacing during the Bodélé Dust Experiment 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation and soil moisture seasonal dynamics on dust emissions over the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D18), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D18201. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Höller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust content over Western Africa from the event to the annual scale with the CHIMERE-DUST model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (14), pp.7185-7207. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-7185-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of very low crop residues cover on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric aerosols over West Africa: highlights from the AMMA international program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-23. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns: multiscale and multidisciplinary observations in the West African region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (S1), pp.8-33. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mineral dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.012006. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/7/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured in Niger during 3 dust storms of the AMMA experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3881-3891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-range transport and deposition of desert dust with the CTM MOCAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2008.00413.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physically based dust emission module within the Weather Research and Forecasting (WRF) model: Assessment of dust emission parameterizations and input parameters for source regions in Central and East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Darmenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Sokolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D14), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from the Sahara desert using new surface properties and soil database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Mahowald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D14), pp.D14218. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale simulations of aeolian sediment dispersion in a small area in the northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F2), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Thorncroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of aeolian dust emission during the BoDEx 2005 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (7), pp.L07812. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL029184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flow Patterns in a Small Vegetated Area in the Northern Chihuahuan Desert using QUIC (Quick Urban & Industrial Complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.359 - 384. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-005-6021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from Chinese and Mongolian deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (1-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and aerodynamic roughness in arid and semiarid areas andtheir relation to radar backscatter coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03017. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amma, une étude multidisciplinaire de la mousson ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/20098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic roughness length related to non-aggregated tillage ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3187-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel experiments on the effects of tillage ridge features on wind erosion horizontal fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3195-3206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the aerodynamic roughness length in arid and semi-arid regions over the globe with the ERS scatterometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D9), pp.D09205. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust emission frequencies from desert areas of China and Mongolia using an aerodynamic roughness length map derived from the POLDER/ADEOS 1 surface products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D18), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length of desert surfaces from the POLDER/ADEOS bi-directional reflectance product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.603-626. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000116976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Aerodynamic Roughness Length and the Roughness Density in Cases of Low Roughness Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.249 - 267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric distribution of mineral aerosol: Comparison with ground measurements and satellite observations for yearly and synoptic timescales over the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Saharan dust event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/9/2000/221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic approach for modelling the surface features of arid environments in a model of dust emissions: application to the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.245-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Emission Models Used for Large Scale Simulation of the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of the increase of the aeolian erosion threshold wind friction velocity due to soil moisture for arid and semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.149-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the aerodynamic roughness height by saltating grains: experimental assessment, test of theory and operational parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite climatology of African dust transport in the Mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (D11), pp.13137-13144. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JD00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 2-Simulation of Saharan dust sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling threshold friction velocities in semi-arid areas of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayne Belnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (D19), pp.23277-23287. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JD01303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year simulations of seasonal and interannual changes in Saharan dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (15), pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the micropeds-size distribution of desert soils erodible by wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (5), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.1996.tb01509.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soil derived dust emissions from arid areas: compared results from IR-channel satellite observation and by means of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 1-design of a soil-derived dust emission scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic production in West Africa: Impact of dust and water footprint of cleaning operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Tamunoibinyemiem Banigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité atmosphérique influence-t-elle la distribution en taille du flux vertical de poussière ? Premiers résultats en condition d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential dust emission in the Sahel: Combining remote sensing of the surface with meteorological reanalyses to quantify anthropogenic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienne (Austria), Austria. pp.2019 - 10210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCUPATION DU SOL ET SUIVIS PLURIANNUELS DE L'EROSION EOLIENNE AU NIGER MERIDIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'AMMA-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does agropastoral management affect wind erosion in Sahelian croplands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eolian research 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vents érosifs au Sahel Central : une analyse fondée sur 10 années de suivi météorologique à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dry-season vegetation variability on Sahelian dust during</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, bordeaux, France. pp.25 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion and dust emission in the Sahel: a regional modelling approach to evaluate the impact of climate and land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured by the gradient method during 6 dust storms of the WIND-O-V's 2017 experiment in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of land use and vegetation cover on potential dust emission in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the sensitivity of the mineral dust cycle at the regional scale to surface wind speed ? First insights from the DRUMS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Aeolian Research (ICAR IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mildura, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Timing of Precipitation and Vegetation Growth on Potential Dust Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajot Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes in the case of herbaceous vegetation over a Sahelian rangeland,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Aeolian Research (ICAR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biological soil crusts of the Sahel (Niger) on wind erosion [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-11864 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion flux measurements and variability on traditionally cultivated fields in South West Niger : crop residues and soils crust impacts [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-6396 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian dust: For a better estimation of emissions taking into account vegetation heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of aeolian erosion over the Sahelian Belt in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sahelian Aeolian Dust Emissions Based on Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Land-Atmosphere Interaction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Frascati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mineral dust emissions and transport with the CHIMERE-DUST model: Preliminary analysis of dust events for the AMMA field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Elsevier, 560-567 (chapter 5.8), 2007, Developments in Environmental Science, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-8177(07)06058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteor. Zeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven-Erik Gryning; Nadine Chaumerliac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.3-14, 1998, Nato Challenges of Modern Society, 978-1-4757-9130-3. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9128-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Source Term and of the Size Distribution to Model the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 1996, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatrice Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Erosion Dynamics Associated With Land Use on Sandy Soils Under Heavy Anthropogenic Pressure (Southwestern Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Noma Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.70037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of different agropastoral practices on wind erosion in western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.109433. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide aerosol phenomenology: Elemental and organic carbon in PM2.5 and PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 359, pp.121338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation estimation in West Africa: impact of dust conditions during 2021 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-997-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AERO-MAP: A data compilation and modelling approach to understand spatial variability in fine and coarse mode aerosol composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Vira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marje Prank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives wind erosion in cropped areas? A case study in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâd Sekrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106964. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.106964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrasting seasonality of wind erosivity and wind erosion between Central and Western Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Dorego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.100879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric impacts on dust transport and air pollution in West Africa and the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Domeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7744. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Roles of Saltation Bombardment and Atmospheric Instability on Magnitude and Size Distribution of Dust Emission Fluxes: Lessons From the JADE and WIND-O-V Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2021JD035983. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03749603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain, Wind, and Dust Connections in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JD035802. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Deposition Fluxes of Mineral Dust and Their Relation With Cold Pools in the Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Checa-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional data analysis (CoDA) as a tool to evaluate a new low-cost settling-based PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sampling head in a desert dust source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (12), pp.7657 - 7680. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-7657-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between eddy‐covariance and flux‐gradient size‐resolved dust fluxes during wind erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion response to past and future agro-pastoral trajectories in the Sahel (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01359-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Atmospheric Stability on the Size Distribution of the Vertical Dust Flux Measured in Eroding Conditions Over a Flat Bare Sandy Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD031185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the global distribution of the threshold of wind erosion from satellite data and implementing it into the Geophysical Fluid Dynamics Laboratory land–atmosphere model (GFDL AM4.0/LM4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Christina Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.55 - 81. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-55-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Respective Roles of Wind Speed and Green Vegetation in Controlling Sahelian Dust Emission during the Wet Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089761. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity between dust, heat, and momentum turbulent transports during aeolian soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Geophysical Research: Atmospheres, 124 (2), pp.1064-1089. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Desert Dust on Air Quality: What is the Meaningfulness of Daily PM Standards in Regions Close to the Sources? The Example of Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.452. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10080452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wind erosion and impact of vegetation cover and land use in the Sahel: A case study on sandy dunes in southeastern Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Catena, 177, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Resolved Dry Deposition Velocities of Dust Particles: In Situ Measurements and Parameterizations Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (19), pp.11,080-11,099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Agropastoral Management on Wind Erosion in Sahelian Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of wind erosion fluxes during a field to fallow transition in the Sahel (Banizoumbou, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Physio-Géo, 12, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02337840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic parameters over an eroding bare surface: reconciliation of the law of the wall and eddy covariance determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.4490-4508. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JD027984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust over west and central Sahel: Seasonal patterns of dry and wet deposition fluxes from a pluriannual sampling (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1338-1364. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JD025995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la variabilité spatiale de l’occupation des sols sur l’érosion éolienne et les transports de nutriments dans le terroir de Banizoumbou (sud-ouest du Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didie Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the interannual variability of mineral aerosol simulations to meteorological forcing dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.3253-3278. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-3253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Uplift Potential in the Central Sahel: An Analysis Based on 10 years of Meteorological Measurements at High Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (22), pp.12,433-12,448. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long does precipitation inhibit wind erosion in the Sahel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6643-6649. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Dèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of aerosol properties and clear-sky shortwave radiative effects using Lidar and Sun photometer observations in the Dakar site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.6489-6510. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux éolien et dynamique des front dunaires dans le Manga, sud-est du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ivoirienne des sciences et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pluriannuelle des émissions éoliennes de particules terrigènes en région semi-aride sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02470861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface dust flux enrichment in small particles during erosion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'érosion éolienne dans le sud tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Michael R. Raupach for contributions to aeolian fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nickling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust concentrations over West Africa monitored by the Sahelian Dust Transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164-165, pp.226 - 241. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'érosion éolienne dans le cas de mélanges de grains du sol de tailles érodable et non érodable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes du colloque international : "Erosion éolienne dans les régions arides et semi-arides africaines: processus physiques, métrologie et techniques de lutte", 36, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling vegetation and wind erosion from a millet field and from a rangeland: Two Sahelian case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, Part A, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes over a herbaceous Sahelian rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.2291-2313. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wind erosion flux and its seasonality from a cultivated sahelian surface: A case study in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamanetouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion by wind over tilled surfaces in South Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling saltation intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (13), pp.7109-7128. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical relationship between surface PM 10 concentration and aerosol optical depth over the Sahel as a function of weather type, using neural network methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Yahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (23), pp.13,265 - 13,281. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JD019465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six années de suivi du flux d'érosion éolienne sur un sol sableux cultivé au Sahel : Impacts des résidus de culture et de l'encroûtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of desert dust emissions to model horizontal grid spacing during the Bodélé Dust Experiment 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation and soil moisture seasonal dynamics on dust emissions over the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D6), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D18201. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Höller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust content over Western Africa from the event to the annual scale with the CHIMERE-DUST model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (14), pp.7185-7207. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-7185-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of very low crop residues cover on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibo Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriannual comparisons of satellite-based rainfall products over the Sahelian belt for seasonal vegetation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D18), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric aerosols over West Africa: highlights from the AMMA international program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-23. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA field campaigns: multiscale and multidisciplinary observations in the West African region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (S1), pp.8-33. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured in Niger during 3 dust storms of the AMMA experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3881-3891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-range transport and deposition of desert dust with the CTM MOCAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2008.00413.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mineral dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.012006. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/7/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physically based dust emission module within the Weather Research and Forecasting (WRF) model: Assessment of dust emission parameterizations and input parameters for source regions in Central and East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Darmenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina N Sokolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D14), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from the Sahara desert using new surface properties and soil database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Mahowald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D14), pp.D14218. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale simulations of aeolian sediment dispersion in a small area in the northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F2), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Thorncroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bharmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand Flux Simulations at a Small Scale over a Heterogeneous Mesquite Area of the Northern Chihuahuan Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Heist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.1410-1422. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAM2537.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of aeolian dust emission during the BoDEx 2005 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (7), pp.L07812. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL029184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flow Patterns in a Small Vegetated Area in the Northern Chihuahuan Desert using QUIC (Quick Urban & Industrial Complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E Bowker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.359 - 384. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-005-6021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mineral dust emissions from Chinese and Mongolian deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (1-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and aerodynamic roughness in arid and semiarid areas andtheir relation to radar backscatter coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03017. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amma, une étude multidisciplinaire de la mousson ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/20098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic roughness length related to non-aggregated tillage ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3187-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel experiments on the effects of tillage ridge features on wind erosion horizontal fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kardous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (10), pp.3195-3206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the aerodynamic roughness length in arid and semi-arid regions over the globe with the ERS scatterometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D9), pp.D09205. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mineral dust emission frequencies from desert areas of China and Mongolia using an aerodynamic roughness length map derived from the POLDER/ADEOS 1 surface products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D18), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length of desert surfaces from the POLDER/ADEOS bi-directional reflectance product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.603-626. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000116976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Aerodynamic Roughness Length and the Roughness Density in Cases of Low Roughness Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.249 - 267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric distribution of mineral aerosol: Comparison with ground measurements and satellite observations for yearly and synoptic timescales over the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Saharan dust event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/9/2000/221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic approach for modelling the surface features of arid environments in a model of dust emissions: application to the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.245-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Emission Models Used for Large Scale Simulation of the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of the increase of the aeolian erosion threshold wind friction velocity due to soil moisture for arid and semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.149-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the aerodynamic roughness height by saltating grains: experimental assessment, test of theory and operational parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite climatology of African dust transport in the Mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (D11), pp.13137-13144. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JD00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling threshold friction velocities in semi-arid areas of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale A Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayne Belnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (D19), pp.23277-23287. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JD01303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 2-Simulation of Saharan dust sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the micropeds-size distribution of desert soils erodible by wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (5), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.1996.tb01509.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year simulations of seasonal and interannual changes in Saharan dust emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (15), pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soil derived dust emissions from arid areas: compared results from IR-channel satellite observation and by means of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude N'Doumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric dust cycle: 1-design of a soil-derived dust emission scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic production in West Africa: Impact of dust and water footprint of cleaning operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Tamunoibinyemiem Banigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité atmosphérique influence-t-elle la distribution en taille du flux vertical de poussière ? Premiers résultats en condition d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential dust emission in the Sahel: Combining remote sensing of the surface with meteorological reanalyses to quantify anthropogenic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienne (Austria), Austria. pp.2019 - 10210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vents érosifs au Sahel Central : une analyse fondée sur 10 années de suivi météorologique à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticoréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dry-season vegetation variability on Sahelian dust during</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, bordeaux, France. pp.25 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion and dust emission in the Sahel: a regional modelling approach to evaluate the impact of climate and land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'Amma-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size resolved dust emission fluxes measured by the gradient method during 6 dust storms of the WIND-O-V's 2017 experiment in southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taieb Labiadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON AEOLIAN RESEARCH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does agropastoral management affect wind erosion in Sahelian croplands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eolian research 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCUPATION DU SOL ET SUIVIS PLURIANNUELS DE L'EROSION EOLIENNE AU NIGER MERIDIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamou Didier Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les 30 ans d'AMMA-Catch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of land use and vegetation cover on potential dust emission in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the sensitivity of the mineral dust cycle at the regional scale to surface wind speed ? First insights from the DRUMS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02535857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use on wind erosion in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Aeolian Research (ICAR IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mildura, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Timing of Precipitation and Vegetation Growth on Potential Dust Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S Okin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajot Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drag partition schemes in the case of herbaceous vegetation over a Sahelian rangeland,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Aeolian Research (ICAR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biological soil crusts of the Sahel (Niger) on wind erosion [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-11864 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion flux measurements and variability on traditionally cultivated fields in South West Niger : crop residues and soils crust impacts [abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-6396 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian dust: For a better estimation of emissions taking into account vegetation heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of aeolian erosion over the Sahelian Belt in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sahelian Aeolian Dust Emissions Based on Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Land-Atmosphere Interaction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Frascati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mineral dust emissions and transport with the CHIMERE-DUST model: Preliminary analysis of dust events for the AMMA field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Elsevier, 560-567 (chapter 5.8), 2007, Developments in Environmental Science, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-8177(07)06058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteor. Zeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Saharan Dust Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven-Erik Gryning; Nadine Chaumerliac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution Modeling and Its Application XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.3-14, 1998, Nato Challenges of Modern Society, 978-1-4757-9130-3. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9128-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Source Term and of the Size Distribution to Model the Mineral Dust Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 1996, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Tall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Toure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Noma Adamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Cavalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Chow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786284v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-997-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Mahowald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taieb Labiadh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Sekrafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Dorego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hitchcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Domeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35403-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishizuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Audoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Rajot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labiadh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7657-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Rajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiadh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Webb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01359-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03007116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Khalfallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Labiadh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Pu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ginoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Guo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Christina Hsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kimball" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-55-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089761" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rajot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticor&#233;na" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2783" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Garba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027984" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroubaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didie Tidjani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Perry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3253-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027471" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024588" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bielders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Shao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nickling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Butler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chappell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Attoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBK5QM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003177" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamanetour&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rajot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.06.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2V3SWXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Yahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019465" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Didier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Todd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016950" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016115" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326023v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-7185-2011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.01.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haywood" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.322" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XTGFSCHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bergametti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2008.00413.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Darmenova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Sokolik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011236" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F674CQ3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Mahowald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009484" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZ24GX6B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E Bowker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Gillette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Heist" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000748" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMBZ8B5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326139v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2537.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Washington" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Todd" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL029184" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Q6ZF7V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-005-6021-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F91209ED458326B4F3BF7E2FB3A3D5B2D7B7102B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.02.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSCG02XW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20098" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kardous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330059v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005370" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000116976" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gillette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Lawson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901084" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/9/2000/221" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;can" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Lambert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JD00171" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude N'Doum&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326322v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Belnap" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD01303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH1XWFH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328145v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.1996.tb01509.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DACB918504194E311779FF877D03482F53407FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076005v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tamunoibinyemiem Banigo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8965" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfallah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Labiadh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Alfaro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19613" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Okin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333325v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118019v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333537v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F&#233;ron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333362v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Alfaro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329900v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Okin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajot Jean-Louis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garba" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06058-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897429v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cautenet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9128-0_1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Toure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marticorena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Noma Adamou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Tall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lemaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Cavalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Chow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786284v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-997-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Mahowald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taieb Labiadh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Sekrafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Dorego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hitchcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Domeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35403-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishizuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Audoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labiadh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7657-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Rajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiadh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Webb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01359-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03007116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Khalfallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Labiadh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Pu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ginoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Guo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Christina Hsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kimball" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-55-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089761" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rajot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticor&#233;na" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028964" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02337840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didier Tidjani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Garba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027984" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroubaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamou Didie Tidjani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Perry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Losno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3253-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027471" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024588" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bielders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02470861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Attoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328024v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Shao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nickling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Butler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chappell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBK5QM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2015.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003177" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdourhamanetour&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rajot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.06.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2V3SWXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50528" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Yahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019465" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Didier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Todd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016950" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326023v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-7185-2011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.01.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haywood" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.322" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bergametti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2008.00413.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330304v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XTGFSCHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Darmenova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina N Sokolik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011236" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F674CQ3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Mahowald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009484" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZ24GX6B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E Bowker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Gillette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Heist" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000748" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMBZ8B5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2537.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326139v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Washington" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Todd" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL029184" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Q6ZF7V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-005-6021-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F91209ED458326B4F3BF7E2FB3A3D5B2D7B7102B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.02.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSCG02XW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20098" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kardous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330059v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005370" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000116976" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gillette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Lawson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901084" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/9/2000/221" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;can" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Lambert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Dayan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JD00171" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Belnap" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD01303" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH1XWFH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326268v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude N'Doum&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.1996.tb01509.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DACB918504194E311779FF877D03482F53407FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326471v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076005v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tamunoibinyemiem Banigo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8965" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfallah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Labiadh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Alfaro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19613" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Okin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333537v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F&#233;ron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333362v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330094v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Alfaro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118019v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333325v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329900v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Okin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02535857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajot Jean-Louis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garba" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06058-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897429v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cautenet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9128-0_1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>