--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -510,204 +510,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la vie durant les confinements et la crise sanitaire : données, méthodes et quelques résultats (enquête VICO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outils interactifs pour la valorisation des analyses de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hommage à Marie-Pierre Bès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISST, Université Toulouse Jean Jaurès, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931674v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03524331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, formations sociales et hiérarchisations</w:t>
               </w:r>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Deconcentration of Scientific Activity (1987-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,1807 +1494,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la preuve en sociologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du LISST, Nos sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la preuve en sociologie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du LISST, Nos sciences sociales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce que la preuve en sociologie ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des « Vertus de l'incertitude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du LISST, Nos sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'hommage à Jean-Michel Berthelot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en forme des publications scientifiques : entre routines, contraintes et organisation de l'expérience collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France. p. 203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A propos des « Vertus de l'incertitude »</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « nouvelle science » russe, une restructuration qui s'appuie aussi sur l'héritage du passé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hommage à Jean-Michel Berthelot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du CR29 « Sciences, Innovations technologiques et Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « nouvelle science » russe, une restructuration qui s'appuie aussi sur l'héritage du passé, Journées du CR29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Sciences, Innovations technologiques et Sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La « nouvelle science » russe, une restructuration qui s'appuie aussi sur l'héritage du passé.</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités régionales, quels impacts sur les profils des étudiants ?, Journées d'études du RESUP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CR29 « Sciences, Innovations technologiques et Sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">« Figures territoriales de l'université »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenariats universités – entreprises : contextes disciplinaires et production scientifique, Journée d'étude du RESUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Recherche universitaire et entreprises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la région « Sud » dans la production scientifique russe, Séminaire franco-ruse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Grandes villes et métropolisation en Russie et Europe occidentale" (PICS 2098 du CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Université d'Etat de Rostov-sur-le Don (Russie),, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration territoriale des publications scientifiques russes : évolutions depuis 1992, Séminaire franco-russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Grandes villes et métropolisation en Russie et Europe occidentale" (PICS 2098 du CNRS), 24-25 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Université Economique d'Ekatérinbourg, (Russie), Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues comme ressources et contraintes pour l'activité scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude " L'édition électronique : vers de nouveaux modes de valorisation de la recherche ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La structuration territoriale des publications scientifiques russes : évolutions depuis 1992, Séminaire franco-russe</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenariats universités-entreprises : contextes disciplinaires et production scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche universitaire et entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration territoriale des publications scientifiques russes : évolutions depuis 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes villes et métropolisation en Russie et Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rostov-sur-le-Don, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la région Sud dans la production scientifique Russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes villes et métropolisation en Russie et Europe Occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Rostov-sur-le-Don, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La structuration territoriale des publications scientifiques russes : évolutions depuis 1992</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités régionales dans l'enseignement supérieur, quels impacts sur les profils des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes villes et métropolisation en Russie et Europe occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Rostov-sur-le-Don, Russie</w:t>
+              <w:t xml:space="preserve">journées scientifiques du RESUP, « Figures territoriales de l'université »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disparités régionales, quels impacts sur les profils des étudiants ?, Journées d'études du RESUP,</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en forme des articles de chimie : entre routines, contraintes et organisation de l'expérience collective, Colloque OPUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Figures territoriales de l'université »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">« Sociologie des arts, sociologie des sciences », 18-20 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications scientifiques dans les villes moyennes du sud-ouest européen : comparaisons, évolutions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et villes moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages sociaux des publications scientifiques, Congrès Association Française de Sociologie, RTF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Science, innovation, technologie et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des indicateurs bibliométriques dans l'analyse territoriale des activités scientifiques, 4th Proximity Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Proximity, Notworks and co-ordination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations dans les publications scientifiques, creuset de relations sociales, Congrès de l'AISLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sciences, innovations technologiques et sociétés" (GT6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les publications scientifiques dans les villes moyennes du sud-ouest européen : comparaisons, évolutions et enjeux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications scientifiques dans les villes moyennes du sud-ouest européen : comparaisons, évolutions et enjeux, Séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations et villes moyennes</w:t>
+              <w:t xml:space="preserve">« Innovations et villes moyennes », MSHA, MSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ancrages sociaux des publications scientifiques, Congrès Association Française de Sociologie, RTF</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités scientifiques et réseaux, Journée d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Logiques Spatiales de l'Innovation » organisées par la MSHA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les références à soi. Construire son statut de participation à un article scientifique, AISLF, Journées GT6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Science, innovation, technologie et société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte territoriale des activités d'enseignement supérieur, Séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Territoires et échelles pertinents », organisé par le Ministèr e de la jeunesse, de l'éducation et de la recherche et la DATAR, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte territoriale des activités d'enseignement supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et échelles pertinents.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation des universités espagnoles : bilan quantitatif, Colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Losego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Science, innovation, technologie et société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Dijon, France</w:t>
+              <w:t xml:space="preserve">« L'enseignement supérieur en question» organisé par le Réseau d'Etude sur l'Enseignement Supérieur (RESUP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rayonnement universitaire dans le sud-ouest européen, Colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Losego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3310,139 +3392,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les systèmes urbains du sud-ouest européen » organisé par le CIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281885v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00281884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiantes en Midi-Pyrénées : les effets des nouvelles implantations universitaires, Séminaire transversal</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrotechnique universitaire de Toulouse,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3619,1879 +3619,1879 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'histoire de l'électricité organisé par l'Association pour l'histoire de l'électricité en France, décembre 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles sociabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 201 p., 2024, Collection Cursus, 978-2-200-63429-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les égarements des politiques publiques de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours - Les cahiers du GREP Midi-Pyrénées 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GREP Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-135, 2024, 9782916384412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestige et valeurs disciplinaires des revues scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Anheim; Livia Foraison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’édition en sciences humaines et sociales : Enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-168, 2020, 978-2-7132-2850-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should I move to diversify my scientific network? A panel analysis of chemists’ careers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Catalano; Cinzia Daraio; Martina Gregori; Henk F. Moed; Giancarlo Ruocco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Scientometrics and Informetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Society of Scientometrics and Informetrics Conference (ISSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1403-1414, 2019, 978-88-3381-118-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence, internationalisation et autonomisation de villes scientifiques secondaires. L'exemple de la chimie à Nantes, Angers et Le Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Mespoulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2012, 9782753518131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialisation comme contrepoint à l'internationalisation des activités scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Losego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et suisse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.P. 281-300, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en forme des publications scientifiques : entre routines, contraintes et organisation de l'expérience collective, in F. Gaudez (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences, Tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Paris, pp.203-212, 2007, Tome I</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialisation de l'activité scientifique vue à travers les publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grossetti et Philippe Losego. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La territorialisation de l'enseignement supérieur et de la recherche en Europe. France, Espagne, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-194, 2003, Collection « Géographies en liberté »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisation de la production scientifique dans le Sud-Ouest européen et Collaborations scientifiques et territoires dans le Sud-Ouest européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territorialisation de l'enseignement supérieur et de la recherche en Europe. France, Espagne, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan Collection "Géographies en literté", pp.109-194, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation des université espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Losego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations actuelles de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, Paris, pp.89-108, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation des universités espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Losego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Felouzis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations actuelles de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.89-108, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudiantes en Midi-Pyrénées : les effets des nouvelles implantations universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexes, espaces et corps. De la catégorisation du genre,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Editions Universitaires du Sud, pp.115-129, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville investit dans la science : genèse de l'Institut électrotechnique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation des ingénieurs en électricité et électrochechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.133-148, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrochnique universitaire de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naissance de l'ingénieur électricien. Origines et développement des formations nationales électrochniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, Paris, pp.133-148, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les univers de références, une catégorie pour la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/137cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obéissance vs transgression ? Une typologie des comportements vis-à-vis des règles du premier confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/v74j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : objectifs et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/v73o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03103079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : synthèse des objectifs et des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/v73n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...91 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont ceux qu’on cite ? (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u92t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818635v1</w:t>
-              </w:r>
-[...1188 lines deleted...]
-                <w:t xml:space="preserve">hal-04867558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5761,51 +5761,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 74 (4), pp.415-433. </w:t>
+              <w:t xml:space="preserve">, 2023, 74 (4), pp.415-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asi.24732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5831,90 +5831,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -5952,51 +5952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellence everywhere? Regional development of French scientific output and visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (10), pp.1459-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6277,51 +6277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global geography of scientific visibility: a deconcentration process (1999–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution mondiale des réseaux de collaborations scientifiques entre villes : des échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-authorship Network Dynamics and Geographical Trajectories - What Part Does Mobility Play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6861,51 +6861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche socio-historique pour l’étude spatiale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,195 +6959,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01408371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux et entourages citationnels en chimie : quatre types d'implications dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.15-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.141.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social circles behind scientific references: Relationships between citing and cited authors in chemistry publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (12), pp.2459-2468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asi.23149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02051009v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits scientifiques : des ressorts relationnels pour la recherche</w:t>
               </w:r>
@@ -7202,51 +7202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and the geografical deconcentration of scientific activity : A multilevel analysis of publications (1987-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La productivité des recherches scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Droujinine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7914,51 +7914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation des activités scientifiques dans le sud-ouest européen (France, Espagne, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Losego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la recherche scientifique dans les régions de Russie : déclin ou déconcentration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006-1 (81), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconcentration et régionalisation de la science russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ekonomiko-geografitcheski vestnik Rostovskogo Gosuniversiteta (Bulletin d'économie et de géographie de l'Université d'Etat de Rostov)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.58-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8173,51 +8173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du champ scientifique en France à travers les publications et les contrats de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8407,51 +8407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,51 +8534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconcentration spatiale des activités de citation scientifique (1999-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8635,51 +8635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying co-authorship network dynamics throughout geographical trajectories of researchers: what part does mobility play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8892,51 +8892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et Institution Scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03524331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Descoubet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Lucena-Piquero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Losego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/137cc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v74j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grep-mp.org/boutique/publications/parcours/parcours-2023-2024-nouveau/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/ledition-en-sciences-humaines-et-sociales/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4419209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24732" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1581362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1426-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MNGNBFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.141.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013506047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droujinine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ginestet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire D&#233;r&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Detrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02069420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03524331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Descoubet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Lucena-Piquero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Losego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grep-mp.org/boutique/publications/parcours/parcours-2023-2024-nouveau/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/ledition-en-sciences-humaines-et-sociales/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/137cc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v74j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4419209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24732" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1581362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1426-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.141.0013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23149" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MNGNBFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013506047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droujinine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ginestet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire D&#233;r&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Detrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02069420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>