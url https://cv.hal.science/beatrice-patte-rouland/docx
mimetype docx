--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -2260,558 +2260,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
+                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420042v1</w:t>
+                <w:t xml:space="preserve">hal-02421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421961v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420064v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
+                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
+              <w:t xml:space="preserve">WISG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421966v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Joly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598775v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
               </w:r>
@@ -3430,575 +3430,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Domingues</w:t>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+                <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+                <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation naturelle d'une enceinte soumise à une injection de gaz chauds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition application on the aerodynamic study of controlled annular jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">14th International Symposium of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lisbon, Portugal. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767801v1</w:t>
+                <w:t xml:space="preserve">hal-00767786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for aerodynamic study and active control of annular jet instabilities using acoustic excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilation naturelle d'une enceinte soumise à une injection de gaz chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rhodes, Greece. pp.66-71</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767697v1</w:t>
+                <w:t xml:space="preserve">hal-00767801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition application on the aerodynamic study of controlled annular jets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lisbon, Portugal. pp.1-13</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767786v1</w:t>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for aerodynamic study and active control of annular jet instabilities using acoustic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
+              <w:t xml:space="preserve">6th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rhodes, Greece. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347171v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aérodynamique et contrôle des instabilités de la zone initiale du jet annulaire de très grand rapport de diamètres par excitations acoustiques ou modification de l'obstacle central</w:t>
               </w:r>
@@ -4651,51 +4651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>