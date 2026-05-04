--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1647,286 +1647,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Oussairan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508725v1</w:t>
+                <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Oussairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859495v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la distance inter-véhiculaire sur la dispersion de polluants particulaires dans le sillage d’un véhicule simplifié à culot droit</w:t>
               </w:r>
@@ -2260,558 +2260,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
+                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
+              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421966v1</w:t>
+                <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">WISG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598775v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420042v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
+                <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Feux INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421961v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420064v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
               </w:r>
@@ -3430,575 +3430,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilation naturelle d'une enceinte soumise à une injection de gaz chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347171v1</w:t>
+                <w:t xml:space="preserve">hal-00767801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition application on the aerodynamic study of controlled annular jets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lisbon, Portugal. pp.1-13</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767786v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation naturelle d'une enceinte soumise à une injection de gaz chauds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for aerodynamic study and active control of annular jet instabilities using acoustic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">6th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rhodes, Greece. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767801v1</w:t>
+                <w:t xml:space="preserve">hal-00767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition application on the aerodynamic study of controlled annular jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">14th International Symposium of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lisbon, Portugal. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+                <w:t xml:space="preserve">hal-00767786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for aerodynamic study and active control of annular jet instabilities using acoustic excitations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rhodes, Greece. pp.66-71</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767697v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aérodynamique et contrôle des instabilités de la zone initiale du jet annulaire de très grand rapport de diamètres par excitations acoustiques ou modification de l'obstacle central</w:t>
               </w:r>
@@ -4651,51 +4651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>