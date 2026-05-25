--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,1445 +66,1713 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
+                <w:t xml:space="preserve">Combustion aerosols from mineral oil industrial fires: physicochemical characterization and toxicity in bronchial epithelial cells at the air-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Betting</w:t>
+                <w:t xml:space="preserve">C. Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">T. Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">C. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">C. Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.128396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.128396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418943v1</w:t>
+                <w:t xml:space="preserve">hal-05628885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a kinetic detachment flow in the near-wake of an ahmed body</w:t>
+                <w:t xml:space="preserve">Flow and plants: On the dispersion of wind-induced tree pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Tientcheu-Nsiewe</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tcheukam Toko</w:t>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+                <w:t xml:space="preserve">Prosun Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+                <w:t xml:space="preserve">Abdkarim Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monkam</w:t>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOJ Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.171-173. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15406/mojce.2018.04.00116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0317027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509664v1</w:t>
+                <w:t xml:space="preserve">hal-05621299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical investigations of the flow characteristics in confined fires</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of smoke dynamics in a compartment fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Betting</w:t>
+                <w:t xml:space="preserve">B. Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/4/042015⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935655v1</w:t>
+                <w:t xml:space="preserve">hal-02418943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a kinetic detachment flow in the near-wake of an ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Tientcheu-Nsiewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tcheukam Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOJ Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15406/mojce.2018.04.00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418895v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of a Turbulent Flow in the Near-Wake of an Ahmed Body</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Numerical investigations of the flow characteristics in confined fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5923/j.ajee.20160606.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3rd European Symposium on Fire Safety Science 12–14 September 2018, Nancy, France, 1107 (4), pp.042015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/4/042015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549569v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the initial zone of an annular jet with a very large diameter ratio.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767581v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Study of a Turbulent Flow in the Near-Wake of an Ahmed Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Tientcheu-Nsiewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tcheukam Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.ajee.20160606.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2010.499716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955214v1</w:t>
+                <w:t xml:space="preserve">hal-04549569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for determination of the convection velocity of the initial zone of the annular jet. Aerodynamic study and control of instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the initial zone of an annular jet with a very large diameter ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lalizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1007/s00348-012-1418-x. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1418-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767822v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar dispersion in the near wake of a simplified model car</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiesheng Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wyzgolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (11-12), pp.1782-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2010.499716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-005-0055-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00648406v1</w:t>
+                <w:t xml:space="preserve">hal-00955214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion in the near wake of idealized car model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition used for determination of the convection velocity of the initial zone of the annular jet. Aerodynamic study and control of instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Gildas Lalizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00648408v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scalar dispersion in the near wake of a simplified model car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (1), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-005-0055-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion in the near wake of idealized car model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9-10), pp.1747-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flow analysis of an annular jet by particle image velocimetry and proper orthogonal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lalizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (9), pp.1404-1412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1514,2688 +1782,2688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the inter-vehicle distance on the wake behind a three-dimensional body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Oussairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry (ISPIV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Dynamics Between Two Car Models: Influence Of The Intervehicle Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Oussairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la distance inter-véhiculaire sur la dispersion de polluants particulaires dans le sillage d’un véhicule simplifié à culot droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Oussairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Fokoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent and communicating real-time diagnostics for the fight against the Fire Compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Circuits, Systems, Communications and Computers (CSCC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Majorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnadieu Balou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ISCRAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics intelligents et communicants en temps réel pour la lutte contre les Feux de compartiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke dynamics in compartment fires: large scale experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des fumées d’incendies lors de feux de compartiments : études à grande échelle et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Verneuil-En-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mehel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales et lois prédictives des foyers d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales des foyers d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the 3D turbulent flow field of an annular jet and Proper Orthogonal Decomposition analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Fluid Mechanics and Heat and Mass transfer (FLUIDS-HEAT'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Vouliagmeni Beach, Athens, Greece. pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes d'écoulements dans une enceinte ventilée alimentée par des gaz chauds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Thermique (SFT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Non-Premixed CH4/Air Flames: Effect of CO2 Addition and Reactant Preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiesheng Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wyzgolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive control of annular jet instabilities studied by Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. pp.196-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation naturelle d'une enceinte soumise à une injection de gaz chauds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Orthogonal Decomposition used for aerodynamic study and active control of annular jet instabilities using acoustic excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rhodes, Greece. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Orthogonal Decomposition application on the aerodynamic study of controlled annular jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lisbon, Portugal. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aérodynamique et contrôle des instabilités de la zone initiale du jet annulaire de très grand rapport de diamètres par excitations acoustiques ou modification de l'obstacle central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lalizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Technique Laser, CFTL2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic study and control of instabilities of the initial zone of the annular jet by acoustic excitations or modification of the central obstacle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASME/WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Corfu Island, Greece. pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4205,146 +4473,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in Slightly Heated Annular Jet with Large Diameter Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II Proceedings of the Euromech-ERCOFTAC Colloquium 589</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12547-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4354,157 +4622,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the dispersion of accidental atmospheric releases using high-fidelity numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4651,51 +4919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogez-Florent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouzar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.128396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdkarim Djama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monkam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojce.2018.04.00116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1418-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KM3M5SCT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Oussairan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouevreux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Oussairan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.65" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>