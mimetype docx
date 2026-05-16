--- v1 (2026-03-26)
+++ v2 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,1228 +308,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to implement a participatory decision support for contaminated brownfield? A case study from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site user participation: the solution to challenging modernist architectural planning and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2018.1512476⟩</w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2021.1908973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500411v1</w:t>
+                <w:t xml:space="preserve">hal-05594583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory decision support system for contaminated brownfield redevelopment: a case study from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to implement a participatory decision support for contaminated brownfield? A case study from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-25</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 62 (10), pp.1736-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2018.1512476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047748v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des choix d'aménagement des friches urbaines polluées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participatory decision support system for contaminated brownfield redevelopment: a case study from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.335-353</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588620v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des choix d’aménagements des friches urbaines polluées</w:t>
+                <w:t xml:space="preserve">Acceptabilité des choix d'aménagement des friches urbaines polluées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.335-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518732v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et acceptabilité sociale de la phytoremédiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité des choix d’aménagements des friches urbaines polluées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.92-94</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.335-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311757v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits d’usage du territoire : De l’identification des enjeux à l’émergence d’une solution négociée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions et acceptabilité sociale de la phytoremédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.92-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02897504v1</w:t>
+                <w:t xml:space="preserve">hal-01311757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stratégies individuelles gagnantes de spécialisation à l’anticipation et à la gestion collective des risques – l’exemple de la filière française du végétal d’extérieur d’ornement</w:t>
+                <w:t xml:space="preserve">Conflits d’usage du territoire : De l’identification des enjeux à l’émergence d’une solution négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348, pp.23-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113473v1</w:t>
+                <w:t xml:space="preserve">hal-02897504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Des stratégies individuelles gagnantes de spécialisation à l’anticipation et à la gestion collective des risques – l’exemple de la filière française du végétal d’extérieur d’ornement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (73), pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539845v1</w:t>
+                <w:t xml:space="preserve">hal-01113473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total landscape values: a multi-dimensional approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Plottu</w:t>
+                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2011.628818⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.115-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.5812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841072v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Evaluation : The Virtues for Public Governance, the Constraints in Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total landscape values: a multi-dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (6), pp.805-824. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (6), pp.797-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-010-9212-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2011.628818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729274v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques à incidences sociales: pour une évaluation participative</w:t>
+                <w:t xml:space="preserve">Participatory Evaluation : The Virtues for Public Governance, the Constraints in Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Humanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.805-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-010-9212-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061772v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionnalité des enjeux du paysage : de l'évaluation à la décision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques publiques à incidences sociales: pour une évaluation participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.293-311</w:t>
+              <w:t xml:space="preserve">Economie et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.78-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729721v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques territoriales et aménagement durable du territoire: quelles règles de coordination et de décision ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensionnalité des enjeux du paysage : de l'évaluation à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (4), pp.283-299</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.293-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107501v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Participation in Evaluation: Some Conditions for Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiques territoriales et aménagement durable du territoire : quelles règles de coordination et de décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.283-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1356389009106357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729952v1</w:t>
+                <w:t xml:space="preserve">hal-00730011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes et vertus de l'évaluation participative</w:t>
               </w:r>
@@ -1591,2781 +1604,3036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques territoriales et aménagement durable du territoire : quelles règles de coordination et de décision ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaches to Participation in Evaluation: Some Conditions for Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.343-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356389009106357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730011v1</w:t>
+                <w:t xml:space="preserve">hal-00729952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétaux de pépinière : du déficit du commerce extérieur français au défaut d'innovation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logiques territoriales et aménagement durable du territoire: quelles règles de coordination et de décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM, revue horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 514, pp.23-28</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.283-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730112v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Végétaux de pépinière : du déficit du commerce extérieur français au défaut d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHM, revue horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 514, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The concept of Total Economic Value of environment: A reconsideration within a hierarchical rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plottu Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (1), pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'expérience immersive à l'hybridation des compétences par la lecture croisée du paysage d'un écoquartier en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Diaz</w:t>
+                <w:t xml:space="preserve">La jachère urbaine : point d’acupuncture pour une ville résiliente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">60ème colloque de l’ASRDLF « Territoires, Créativité et Innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Association de Science Régionale de Langue Française (ASRDLF); BETA, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896181v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces délaissés, préfiguration d’un nouveau modèle urbain</w:t>
+                <w:t xml:space="preserve">Les valeurs socles de la ville de demain : regards sur les espaces délaissés urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE–SFER–CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres internationales en urbanisme de l'APERAU - Pour un urbanisme du vivant.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086694v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches transitoires, path plasticity et fabrique urbaine. Décryptage d'une trajectoire d'innovation fondée sur les nouveaux usages de l'espace en friche dans la ville d'Angers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'expérience immersive à l'hybridation des compétences par la lecture croisée du paysage d'un écoquartier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : Les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques des espaces végétalisés urbains et bien être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces délaissés, préfiguration d’un nouveau modèle urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien être dans la ville. Culture et environnement dans l'aménagement urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CJB/ GRANEM, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">16.journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE–SFER–CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897508v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friches transitoires, path plasticity et fabrique urbaine. Décryptage d'une trajectoire d'innovation fondée sur les nouveaux usages de l'espace en friche dans la ville d'Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : Les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192730v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés de pratique, plasticité d'usages et patrimonialisation. Une grille d'analyse prospective appliquée au végétal angevin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques des espaces végétalisés urbains et bien être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Bien être dans la ville. Culture et environnement dans l'aménagement urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CJB/ GRANEM, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538845v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche méthodologique pour concilier analyse multicritère à la décision et méthodes expérimentales dans la reconversion de sites pollués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés de pratique, plasticité d'usages et patrimonialisation. Une grille d'analyse prospective appliquée au végétal angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque du réseau OPDE, des Outils Pour Décider Ensemble "Le concevoir ensemble au prisme du lien social", Rouen, France, 5 février 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau « Des Outils Pour Décider Ensemble » (OPDE). FRA., Feb 2016, Rouen, France. 26 p</w:t>
+              <w:t xml:space="preserve">L'innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744143v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au colloque international "Services écosystémiques : Apports et pertinence dans les milieux urbains", Tours, France, 24 mai 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une démarche méthodologique pour concilier analyse multicritère à la décision et méthodes expérimentales dans la reconversion de sites pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium: ecosystem services their contributions and relevance in urban environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">6. colloque du réseau OPDE, des Outils Pour Décider Ensemble "Le concevoir ensemble au prisme du lien social", Rouen, France, 5 février 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau « Des Outils Pour Décider Ensemble » (OPDE). FRA., Feb 2016, Rouen, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769287v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Communication au colloque international "Services écosystémiques : Apports et pertinence dans les milieux urbains", Tours, France, 24 mai 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739940v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes sociétales des filières du végétal spécialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8è rencontres du végétal, Compétitivité et efficience des filières du végétal spécialisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">International symposium: ecosystem services their contributions and relevance in urban environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113636v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of business models in French “Pôles de compétitivité”: the role of intermediaries in horticultural varietal creation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Evaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108673v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Les attentes sociétales des filières du végétal spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Integration and regionalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
+              <w:t xml:space="preserve">8è rencontres du végétal, Compétitivité et efficience des filières du végétal spécialisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801658v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">Quelles valeurs pour un aménagement durable ? Etude de cas d’un projet participatif d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plottu Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">5é colloque du réseau OPDE, des Outils Pour Décider Ensemble "Se mobiliser ensemble pour décider ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles valeurs pour un aménagement durable ? Etude de cas d’un projet participatif d’aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Plottu Eric</w:t>
+                <w:t xml:space="preserve">Evolution of business models in French “Pôles de compétitivité”: the role of intermediaries in horticultural varietal creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5é colloque du réseau OPDE, des Outils Pour Décider Ensemble "Se mobiliser ensemble pour décider ensemble"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse</w:t>
+              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113487v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits d’usage du territoire : de l’identification des enjeux à l’émergence d’une solution négociée autour de projets d’aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">European Integration and regionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107469v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Muller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation, Business Models, Écosystèmes d’affaires ou la gestion des systèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806751v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective du végétal - Evaluation et Prospective, des outils d'anticipation</w:t>
+                <w:t xml:space="preserve">Conflits d’usage du territoire : de l’identification des enjeux à l’émergence d’une solution négociée autour de projets d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDx Loire, édition 2012 Angers, Racines et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068254v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne de valeur et compétitivité durable : les risques de la spécialisation verticale - l'exemple français du végétal d'extérieur d'ornement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Chikh-Mhamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection juridique du végétal et ses enjeux économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Innovation, Business Models, Écosystèmes d’affaires ou la gestion des systèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729351v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques : un outil de prévention des crises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective du végétal - Evaluation et Prospective, des outils d'anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux 10è journées françaises de l’évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">TEDx Loire, édition 2012 Angers, Racines et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097757v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques. Un outil de prévention des crises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaîne de valeur et compétitivité durable : les risques de la spécialisation verticale - l'exemple français du végétal d'extérieur d'ornement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chikh-Mhamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è journées françaises d'évaluation "l'évaluation des politiques publiques devant les défis d'une société en tension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">La protection juridique du végétal et ses enjeux économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729379v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle pour l'opérationnalité de l'évaluation démocratique (M.O.D.E.) : quelques précisions et enrichissements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques : un outil de prévention des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à la Conférence Outils Pour Décider Ensemble "Aide à la décision et gouvernance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier (FR), France. pp. 2-14</w:t>
+              <w:t xml:space="preserve">Communication aux 10è journées françaises de l’évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729729v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la valeur et de la nature des produits import-export en jeune plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques. Un outil de prévention des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">10è journées françaises d'évaluation "l'évaluation des politiques publiques devant les défis d'une société en tension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729188v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical aspects of Nursery stock production in Europe</w:t>
+                <w:t xml:space="preserve">Modèle pour l'opérationnalité de l'évaluation démocratique (M.O.D.E.) : quelques précisions et enrichissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAR meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Communication à la Conférence Outils Pour Décider Ensemble "Aide à la décision et gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier (FR), France. pp. 2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729170v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement durable et évaluation : l'exemple de l'évaluation du paysage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la valeur et de la nature des produits import-export en jeune plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur la problématique du Développement Durable vingt ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">Les rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060560v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement durable et évaluation : l'exemple de l'évaluation du paysage</w:t>
+                <w:t xml:space="preserve">Economical aspects of Nursery stock production in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Plottu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur la problématique du développement Durable vingt ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">ENAR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729097v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement durable et évaluation : l'exemple de l'évaluation du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur la problématique du Développement Durable vingt ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille, France. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement durable et évaluation : l'exemple de l'évaluation du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur la problématique du développement Durable vingt ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation participative : une difficile reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Européen en association avec la Société Française et la Société Allemande de l'Evaluation, Manifestation inscrite à l'agenda officiel de la Présidence Française De l'Union Européenne 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,453 +4643,580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLUSOLS: diffuse contamination from land to sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antwerp, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and Sustainable Competitiveness : the risks of the fragmentation of the productive process – the French example of the ornamental outdoor plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chikh-Mhamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Horticulture in Europe (SHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Angers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces végétalisés urbains et santé : mesures et leviers d’action à l’échelle du quartier : Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Béziau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrocampus Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 197 p., 2021, 978-2-9544338-2-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité des produits végétaux frais de l'horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mainié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lassaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité des usages et nouveaux patrimoines sociaux. Pour une grille d’analyse prospective appliquée au végétal urbain à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4841,176 +5236,288 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morice J.R., Saupin G., Vincent J., Vivier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles lectures patrimoniales, Les Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-119, 2024, Art &amp; Société, 978-2-7535-9381-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques des friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Louis Yengué, Amélie Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en ville : quels services ?. Tome 2, Évaluation, méthode et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantique Éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2022, Espaces vécus, 978-2-911320-85-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions et usages : le cas des jardiniers urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque environnemental. Entre sciences physiques et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5020,98 +5527,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5121,51 +5628,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jachère urbaine : point d'acupuncture pour une ville résiliente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5178,73 +5685,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces délaissés urbains et jachères agricoles : des trajectoires croisées. Introduction du concept de jachère urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5257,140 +5764,140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hypofirmes des filières françaises du rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5537,51 +6044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plottu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0401" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1512476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2011.628818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-010-9212-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q45VB45Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389009106357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheminat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plottu Eric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh-Mhamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maini&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jouvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lassaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114332v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897499v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plottu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0401" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2021.1908973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1512476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2011.628818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-010-9212-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q45VB45Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389009106357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheminat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plottu Eric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh-Mhamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan B&#233;ziau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haxaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paysdelaloire.prse.fr/espaces-vegetalises-urbains-et-sante-un-guide-a754.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maini&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jouvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lassaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114332v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897499v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>