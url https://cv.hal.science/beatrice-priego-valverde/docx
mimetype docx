--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1854,336 +1854,640 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parlons d'autre chose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sourire nous parle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JLEX - Journée des Etudiants en Linguistique Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675630v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741591v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some interactional reasons for failed humor in conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Humor Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Commerce, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese!&amp;quot;: A corpus of face-to-face French interactions. A case study for analyzing smiling and conversational humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2212,250 +2516,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France. pp.460-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+                <w:t xml:space="preserve">An exploratory longitudinal analysis of child humour in interaction: from 12 to 36 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Commerce, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558217v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory longitudinal analysis of child humour in interaction: from 12 to 36 months</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+                <w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Priego-Valverde</w:t>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Humor Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Commerce, United States</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547213v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling and humor in French conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2484,142 +2788,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Humor Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Commerce, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique et interactionnelle de l’humour dans la conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Anvers, Belgique</w:t>
+              <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400126v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling for negotiating topic transitions in French conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2635,224 +2952,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESPIN- Gesture and Speech in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;dark side&amp;quot; of humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière, International Society of Humor Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse linguistique et interactionnelle de l’humour dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
+              <w:t xml:space="preserve">Séminaire invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Anvers, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428485v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus expérimental pour étudier le sourire dans la conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2868,211 +3172,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ? Colloque des doctorants et jeunes chercheurs du Laboratoire Modyco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MoDyCo, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il y a des cons partout”: when French people co-construct humor against others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Humor Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Commerce, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does smile can frame an utterance as humorous? An analysis of smiling behavior in conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGesto'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling behavior in humorous and non humorous conversations: a preliminary cross-cultural comparison between American English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3088,870 +3392,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Humor Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tease me if you can': teasing and their reactions in casual conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Humor Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Dallas, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISICS: International Symposium on Imitation and Convergence in Speech 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-cultural comparison of responses to failed humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Boston, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Guénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231926v1</w:t>
-              </w:r>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">hal-01937844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2025.102129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/ejhr2018.6.3.priego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petitjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.182.08pri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01696163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2025.102129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/ejhr2018.6.3.priego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petitjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.182.08pri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01696163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>