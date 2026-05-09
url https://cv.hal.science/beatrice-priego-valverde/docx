--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1854,267 +1854,2038 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some interactional reasons for failed humor in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Commerce, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheese!&amp;quot;: A corpus of face-to-face French interactions. A case study for analyzing smiling and conversational humor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.460-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploratory longitudinal analysis of child humour in interaction: from 12 to 36 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Commerce, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smiling and humor in French conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Commerce, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smiling for negotiating topic transitions in French conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GESPIN- Gesture and Speech in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paderborn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;dark side&amp;quot; of humor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière, International Society of Humor Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse linguistique et interactionnelle de l’humour dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Anvers, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus expérimental pour étudier le sourire dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ? Colloque des doctorants et jeunes chercheurs du Laboratoire Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il y a des cons partout”: when French people co-construct humor against others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Commerce, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does smile can frame an utterance as humorous? An analysis of smiling behavior in conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGesto'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smiling behavior in humorous and non humorous conversations: a preliminary cross-cultural comparison between American English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Humor Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tease me if you can': teasing and their reactions in casual conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Humor Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Dallas, United States. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISICS: International Symposium on Imitation and Convergence in Speech 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross-cultural comparison of responses to failed humor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Boston, United States. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parlons d'autre chose »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sourire nous parle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2130,1828 +3901,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JLEX - Journée des Etudiants en Linguistique Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937844v1</w:t>
-              </w:r>
-[...1769 lines deleted...]
-                <w:t xml:space="preserve">hal-01231926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2025.102129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/ejhr2018.6.3.priego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petitjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.182.08pri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01696163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2025.102129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/ejhr2018.6.3.priego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petitjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.182.08pri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01696163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>