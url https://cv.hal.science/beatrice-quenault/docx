--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International climate negotiations: a path strewn with pitfalls to achieve a united and ambitious socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie écologique &amp; Suds : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXXe Journées du développement de l’Association Tiers-Monde (ATM), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable des pays en développement vulnérables au péril des impérities de la négociation climatique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement en débat : savoirs et politiques au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIXe Journées du développement de l’Association Tiers-Monde (ATM), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité de proximité et développement du pouvoir d’agir : Retour sur une recherche portant sur trois tiers-lieux de territoire en quartier populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers lieux et politiques de solidarité : opportunités et fragilités de nouveaux espaces d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Chaire TAMP, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience/adaptation des territoires face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition des Journées doctorales Regard critique sur le Développement Que faire de la notion de résilience ? Regards croisés depuis les recherches avec les « communautés traditionnelles » face aux crises climatiques et démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADI, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques, adaptation au changement climatique et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum Climat et territoires Quelle adaptation aux risques climatiques en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil Breton au Climat (HCBC); Université de Bretagne Sud (UBS), Jun 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 – Solidarité de proximité au sein de trois tiers-lieux rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA (Université Grenoble Alpes) Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux l’invention de nouvelles solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2026, Carrefour des idées, 978-2-37747-583-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2319A02A"/>
+    <w:nsid w:val="2D911E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>