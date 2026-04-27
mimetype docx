--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International climate negotiations: a path strewn with pitfalls to achieve a united and ambitious socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie écologique &amp; Suds : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXXe Journées du développement de l’Association Tiers-Monde (ATM), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable des pays en développement vulnérables au péril des impérities de la négociation climatique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement en débat : savoirs et politiques au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIXe Journées du développement de l’Association Tiers-Monde (ATM), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité de proximité et développement du pouvoir d’agir : Retour sur une recherche portant sur trois tiers-lieux de territoire en quartier populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers lieux et politiques de solidarité : opportunités et fragilités de nouveaux espaces d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Chaire TAMP, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience/adaptation des territoires face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition des Journées doctorales Regard critique sur le Développement Que faire de la notion de résilience ? Regards croisés depuis les recherches avec les « communautés traditionnelles » face aux crises climatiques et démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADI, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques, adaptation au changement climatique et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum Climat et territoires Quelle adaptation aux risques climatiques en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil Breton au Climat (HCBC); Université de Bretagne Sud (UBS), Jun 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 – Solidarité de proximité au sein de trois tiers-lieux rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA (Université Grenoble Alpes) Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux l’invention de nouvelles solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2026, Carrefour des idées, 978-2-37747-583-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à René Passet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 471 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.471.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International climate negotiations: a path strewn with pitfalls to achieve a united and ambitious socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie écologique &amp; Suds : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXXe Journées du développement de l’Association Tiers-Monde (ATM), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable des pays en développement vulnérables au péril des impérities de la négociation climatique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement en débat : savoirs et politiques au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIXe Journées du développement de l’Association Tiers-Monde (ATM), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité de proximité et développement du pouvoir d’agir : Retour sur une recherche portant sur trois tiers-lieux de territoire en quartier populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers lieux et politiques de solidarité : opportunités et fragilités de nouveaux espaces d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Chaire TAMP, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience/adaptation des territoires face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition des Journées doctorales Regard critique sur le Développement Que faire de la notion de résilience ? Regards croisés depuis les recherches avec les « communautés traditionnelles » face aux crises climatiques et démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADI, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques, adaptation au changement climatique et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum Climat et territoires Quelle adaptation aux risques climatiques en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil Breton au Climat (HCBC); Université de Bretagne Sud (UBS), Jun 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 – Solidarité de proximité au sein de trois tiers-lieux rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA (Université Grenoble Alpes) Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux l’invention de nouvelles solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2026, Carrefour des idées, 978-2-37747-583-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D911E4D"/>
+    <w:nsid w:val="5A165386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>