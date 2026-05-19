--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à René Passet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 471 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.471.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International climate negotiations: a path strewn with pitfalls to achieve a united and ambitious socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie écologique &amp; Suds : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXXe Journées du développement de l’Association Tiers-Monde (ATM), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable des pays en développement vulnérables au péril des impérities de la négociation climatique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement en débat : savoirs et politiques au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIXe Journées du développement de l’Association Tiers-Monde (ATM), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité de proximité et développement du pouvoir d’agir : Retour sur une recherche portant sur trois tiers-lieux de territoire en quartier populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers lieux et politiques de solidarité : opportunités et fragilités de nouveaux espaces d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Chaire TAMP, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience/adaptation des territoires face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition des Journées doctorales Regard critique sur le Développement Que faire de la notion de résilience ? Regards croisés depuis les recherches avec les « communautés traditionnelles » face aux crises climatiques et démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADI, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques, adaptation au changement climatique et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum Climat et territoires Quelle adaptation aux risques climatiques en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil Breton au Climat (HCBC); Université de Bretagne Sud (UBS), Jun 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 – Solidarité de proximité au sein de trois tiers-lieux rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA (Université Grenoble Alpes) Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux l’invention de nouvelles solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2026, Carrefour des idées, 978-2-37747-583-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Quenault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie Membre du Haut Conseil Breton pour le Climat (HCBC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Haut Conseil Breton pour le Climat (HCBC) depuis mai 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  Chargée de mission Tiers-lieu(x) et innovation sociale, Présidence de l'Université Rennes 2 ( sept. 2019 - juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de mission Développement durable et responsabilité sociale (DD&RS), Présidence de l'Université Rennes 2 (janvier 2016-avril 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences en économie (section 05) à l'Université Rennes 2 depuis janvier 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chercheur permanent à Espaces et Sociétés (ESO, UMR CNRS 6590) depuis janvier 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Maître de conférences contractuel (janvier 2001- janvier 2002), et chercheur au Centre de Recherches et d'Etudes Interdisciplinaires sur le Développement Durable (CREIDD), Département Technologie et Sciences de l'Homme (TSH), Université de Technologie de Troyes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Expert (avril 1999 - mars 2000, puis janvier 2001-janvier 2002) et chargée de mission contractuelle (avril 2000 - décembre 2000), Mission Interministérielle de l'Effet de Serre (MIES), Services du Premier Ministre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à René Passet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck-Dominique Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 471 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.471.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de territoire et solidarité de proximité en quartiers prioritaires. Retour sur trois expérimentations rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en développement de plus en plus inégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gérardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (197), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et aide internationale : rhétorique discursive ou véritable réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnérabilités, résiliences et développement. Approches conceptuelles et empiriques, 2017/4 (180), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.180.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Hyogo à Sendai, la résilience comme impératif d’adaptation aux risques de catastrophe : nouvelle valeur universelle ou gouvernement par la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme injonction politique post-Xynthia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept central de l’analyse des risques urbains en lien avec le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre (110)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence/convergence du triptyque « catastrophe-résilience-adaptation » pour (re)penser la « fabrique urbaine » face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du double affrontement ontologique/axiologique autour de la résilience aux risques de catastrophe : les spécificités de l’approche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : La résilience en action dans les territoires urbains, Volume 13 (Numéro 3), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme westphalien et gouvernance internationale des biens publics mondiaux : le cas de la protection du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mondialisation et soutenabilité environnementale, 162 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.162.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur la mobilisation du concept de ‎résilience en lien avec l’adaptation des systèmes urbains au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sur le Champ/Sur le Terrain Politiques et pratiques de la résilience, 24, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement international du développement durable : le cas de la mobilisation contre les changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Meunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concerted efforts to fight climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.64 - 67. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/perch.2007.3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un approfondissement et un élargissement du protocole de Kyoto dans une perspective post-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Réchauffement climatique : de la recherche à l'engagement, 2 (33), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.033.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE KYOTO ET GOUVERNANCE ÉCOLOGIQUE MONDIALE : ENJEUX ET PERSPECTIVES DES ENGAGEMENTS POST-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gouvernances et développement durable, 4 (136), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.136.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DURABLE COMME PIERRE D'ACHOPPEMENT DES RELATIONS NORD/SUD AU SEIN DES NÉGOCIATIONS COMMERCIALES MULTILATÉRALES À L'ORGANISATION MONDIALE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (127), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.127.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International climate negotiations: a path strewn with pitfalls to achieve a united and ambitious socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie écologique &amp; Suds : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXXe Journées du développement de l’Association Tiers-Monde (ATM), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable des pays en développement vulnérables au péril des impérities de la négociation climatique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement en débat : savoirs et politiques au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIXe Journées du développement de l’Association Tiers-Monde (ATM), May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité de proximité et développement du pouvoir d’agir : Retour sur une recherche portant sur trois tiers-lieux de territoire en quartier populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers lieux et politiques de solidarité : opportunités et fragilités de nouveaux espaces d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Chaire TAMP, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience/adaptation des territoires face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition des Journées doctorales Regard critique sur le Développement Que faire de la notion de résilience ? Regards croisés depuis les recherches avec les « communautés traditionnelles » face aux crises climatiques et démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADI, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques, adaptation au changement climatique et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum Climat et territoires Quelle adaptation aux risques climatiques en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil Breton au Climat (HCBC); Université de Bretagne Sud (UBS), Jun 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and disaster risk reduction: a new normative paradigm for international aid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience Studies : Sharing Knowledge and Methodologies, Towards Interdisciplinary Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2021, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, résilience et soutenabilité des trajectoires de développement : vers une transformation de rupture ou un simple ajustement à la marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Journées du Développement de l’Association Tiers-Monde, Energie et développement : Vers une transition énergétique au service du développement, BETA Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : la commune de Port-des-Barques au risque des réponses étatiques post-Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Géorisques « Résilience et adaptation aux catastrophes naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED Université Paul Valéry (Montpellier 3), Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace Social et Solidaire de Cogestion d’Alter Ressources pour une Générosité Organisée : un projet expérimental de Tiers-lieu à l’université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCAS/CPU « Vivre ensemble sur les campus, une approche sociale pluri-générationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition, Adaptation, Transformation : Quelques leçons de la résilience pour l’aménagement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Résilience &amp; transition énergétique des territoires, Planifier, construire, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO – 6590, Université Rennes 2 et Laboratoire TVES, Université Lille 1, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience mise à l’épreuve du terrain, du discours et de l’action : La gestion du risque de submersion marine et les politiques locales d’aménagement en Charente-Maritime face à Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Penser et faire la résilience. Risques et territoires », 9-10 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PASSAGES – Université de Pau et des Pays de l’Adour / CNRS., Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les tours et détours de 25 ans de négociation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La face cachée de la COP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEP de Sorbonne ONU, Université Paris I–Panthéon–Sorbonne, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience dans le champ de l’aide internationale : une rhétorique discursive ou un opérateur de réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées du développement ATM « Catastrophes, vulnérabilités et résiliences dans les pays en développement », Université de Lille 1, 1-3 juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CLERSE, Université de Lille 1, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l’adaptation face aux menaces : de l’adaptation au risque à l’adaptation à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDI INTI, UMR ESO 6590 Université Rennes 2, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience aux risques de catastrophe comme nouvelle conditionnalité de l’aide ou le rebond en arrière de la solidarité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Journées du développement ATM Le bilan des Objectifs du Millénaire pour le développement 15 ans après : réduction de la pauvreté et/ou montée des inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde (ATM), CREAM, Université de Rouen, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centred approach of adaptation in city contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation, Third International Science and Policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en miroir des vulnérabilités et résiliences pour (re)penser l’adaptation des systèmes urbains face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS 638 « Changements climatiques et aménagements urbains : Quels discours, quelles expériences à l'échelle urbaine? », 82e Congrès de l’Association Française pour le Savoir (AFCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour le Savoir (AFCAS), Université de Concordia, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban resilience to climate change and capabilities: for a human development centered approach of adaptation in cities context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: mobilizing for transformation. Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires face aux risques de catastrophe naturelle/anthropique : idiosyncrasie territoriale ou rhétorique néolibérale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l'Association française d’Économie politique (AFEP) « Économie politique et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, ENS Cachan, Jun 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale comme nouvelle heuristique de l'adaptation face aux menaces : de l'adaptation au risque à l'adaptation à la crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités territoriales et adaptations au changement climatique : enjeux et perspectives pour les politiques de développement durable des villes de Saint - Etienne et de Chambéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française " Migrations et Territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00638906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. 372 p., 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 – Solidarité de proximité au sein de trois tiers-lieux rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rospabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA (Université Grenoble Alpes) Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux l’invention de nouvelles solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2026, Carrefour des idées, 978-2-37747-583-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Vulnerability in a Time of Climate Change and Global Urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population: from Critique to Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-234, 2024, SCIENCES - Geography of Risk, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. La vulnérabilité à l’heure des changements climatiques et de l’urbanisation planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, populations : de la critique aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-247, 2024, Sciences Géographie et démographie-Géographie des risques, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Biens communs et insoutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insoutenabilités : une perspective en économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.93-122, 2024, Capitalismes - éthique - institutions, 978-2-7574-4253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inexorable croissance des inégalités Nord/Sud et dans les Suds dans un contexte de mutations multiformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khartala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2023, Hommes et sociétés, 9782384091249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Une inexorable croissance des inégalités Nord/Sud et dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gerardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lautier Marc; Charles Léo; Diaw Diadié; Gérardin Hubert; Quenault Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des inégalités et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, pp.313-318, 2023, Hommes et sociétés, 978-2-38409-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale aux submersions marines mise à l’épreuve du terrain, du discours et de l’action : Port-des-Barques face à la catastrophe Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2021, Géorisques, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, F. (ed.); Argounès, F. (ed.); Magrin, G. (ed.); Pelletier, P. (ed.); Redon, M. (ed.); Roussel, F. (ed.); Sierra, Alexis (ed.); Soto, D. (ed.); Bénos, R. (ed.); Blanchon, D. (ed.); Blot, F. (ed.); Chanteloup, L. (ed.); Chevalier, E. (ed.); Guyot, S. (ed.); Huguet, F. (ed.); Lebeau, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.817-820, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la résilience, une lueur d'espoir à l'ère de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 374 p., 2016, Sociologie contemporaine, 978-2-7637-2874-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique et milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00956889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A165386"/>
+    <w:nsid w:val="B9079C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05602501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.471.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.180.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01645003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.162.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/perch.2007.3512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.033.0171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.136.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.127.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00638906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01580571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>