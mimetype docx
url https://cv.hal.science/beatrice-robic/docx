--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -66,1090 +66,1195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants entre école obligatoire et travail contraint en Angleterre et au pays de Galles (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges du travail dans les sociétés d’Europe occidentale, XIVe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 979-10-413-0357-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail avant tout : petits et grands accommodements de l'Etat avec l'obligation de scolarité (Angleterre, 1870-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Histoire de la Famille et des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Centre Roland Mousnier; CNRS, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant au travail : sujet ou non-sujet de politique publique en Grande-Bretagne (1870-1914) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants dans la cité. Enfance et politique au XIXe siècle (Europe/États-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne – CRHXIX; Université Paris Cité – LARCA – IUF; Université Sorbonne Nouvelle – CREW, Mar 2025, Paris, Centre Panthéon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le recul du travail des enfants en Angleterre, 1870-1914</w:t>
+                <w:t xml:space="preserve">Another bumpy road to emancipation: the plight of children juggling school and work in England between 1870 and 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Régulations du travail et de la société (Angleterre, France et colonies, XVIIIe-XIXe siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS (Ulm), Paris - IDHE.S-CNRS, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Aliénation/Émancipation, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401548v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another bumpy road to emancipation: the plight of children juggling school and work in England between 1870 and 1914</w:t>
+                <w:t xml:space="preserve">Mesurer le recul du travail des enfants en Angleterre, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Aliénation/Émancipation, Université Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Régulations du travail et de la société (Angleterre, France et colonies, XVIIIe-XIXe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS (Ulm), Paris - IDHE.S-CNRS, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559779v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants en Angleterre et au pays de Galles (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Britannique d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et limites de la statistique scolaire pour mesurer la population active enfantine en Angleterre, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'unité de recherche Histoire et Populations (UR11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, Jun 2024, Campus Condorcet, Paris-Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la scolarisation obligatoire sur l'âge d'entrée sur le marché du travail en Angleterre, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New estimates on child labour and education in England and Wales (1870-1914)</w:t>
+                <w:t xml:space="preserve">Le rôle du genre dans la mise au travail des écolières britanniques : des discours à la pratique (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Core Seminar in Economic and Social History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge, Nov 2023, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Les Jeudis d’Olympe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Université Le Havre Normandie - GRIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351757v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du genre dans la mise au travail des écolières britanniques : des discours à la pratique (1870-1914)</w:t>
+                <w:t xml:space="preserve">New estimates on child labour and education in England and Wales (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les Jeudis d’Olympe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Université Le Havre Normandie - GRIC, France</w:t>
+              <w:t xml:space="preserve">Core Seminar in Economic and Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge, Nov 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354456v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les âges du travail infantile à l’heure de la scolarisation obligatoire en Angleterre et au pays de Galles (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les Âges au Travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Nov 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des écoliers britanniques. Les enseignements du rapport d’enquête de la Commission interministérielle de 1901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pouvoirs, sociétés, enquêtes dans le monde occidental (France, Europe et Amérique du Nord), XIXe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université - CRHXIX, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais que feraient ces enfants s’ils ne travaillaient pas ?' Le droit aux loisirs en question pour les enfants pauvres en Angleterre (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Constructions Identitaires et Mobilisations dans le Monde Anglophone"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Dec 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child labour seen through the glass of official education statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Britannique d’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subject of special appeal': women factory inspectors and the protection of child workers in England (1893-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social History Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keele University, Jun 2018, Staffordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should children help their parents with homework? Child labour amidst industrial homeworkers in England, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Labour History Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Nov 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1159,100 +1264,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Are the Children?': The Long Decline of Child Labour in England and Wales (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Sorbonne Université, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04354496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1262,116 +1367,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À bonne école ? Le travail des enfants dans le secteur informel en dehors des heures de classe (Angleterre, 1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1518,51 +1623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04401548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04486194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04603439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04527131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04354496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05580173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04401548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04486194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04603439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04527131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04354496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>