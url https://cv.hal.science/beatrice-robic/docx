--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -343,165 +343,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another bumpy road to emancipation: the plight of children juggling school and work in England between 1870 and 1914</w:t>
+                <w:t xml:space="preserve">Mesurer le recul du travail des enfants en Angleterre, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Aliénation/Émancipation, Université Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Régulations du travail et de la société (Angleterre, France et colonies, XVIIIe-XIXe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS (Ulm), Paris - IDHE.S-CNRS, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559779v1</w:t>
+                <w:t xml:space="preserve">hal-04401548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le recul du travail des enfants en Angleterre, 1870-1914</w:t>
+                <w:t xml:space="preserve">Another bumpy road to emancipation: the plight of children juggling school and work in England between 1870 and 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Régulations du travail et de la société (Angleterre, France et colonies, XVIIIe-XIXe siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS (Ulm), Paris - IDHE.S-CNRS, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Aliénation/Émancipation, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401548v1</w:t>
+                <w:t xml:space="preserve">hal-04559779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants en Angleterre et au pays de Galles (1870-1914)</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05580173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04401548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04486194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04603439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04527131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04354496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05580173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04401548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04486194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04603439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04527131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05003239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04351767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04354496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>