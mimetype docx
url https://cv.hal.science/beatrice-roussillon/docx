--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -460,235 +460,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreeing on efficient emissions reduction</w:t>
+                <w:t xml:space="preserve">Effects of carbon reduction labels: evidence from scanner data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Mika Kortelainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schweinzer</w:t>
+                <w:t xml:space="preserve">Jibonayan Raychaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118 (4), pp.785-815. </w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.1167-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecin.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484843v1</w:t>
+                <w:t xml:space="preserve">hal-01227418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon reduction labels: evidence from scanner data</w:t>
+                <w:t xml:space="preserve">Agreeing on efficient emissions reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Kortelainen</w:t>
+                <w:t xml:space="preserve">Olivier Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibonayan Raychaudhuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Paul Schweinzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (2), pp.1167-1187. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (4), pp.785-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.12278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227418v1</w:t>
+                <w:t xml:space="preserve">hal-01484843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
@@ -2992,51 +2992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2025.101030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schweinzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kortelainen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibonayan Raychaudhuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjes Amieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chouaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Bouzenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idyle Adbourahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Harbaugh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2025.101030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kortelainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibonayan Raychaudhuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schweinzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjes Amieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chouaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Bouzenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idyle Adbourahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Harbaugh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>