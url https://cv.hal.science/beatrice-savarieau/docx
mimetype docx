--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -604,191 +604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
+                <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
+              <w:t xml:space="preserve">RUMEF 2013 : Universités et métiers de la formation : transformation(s) et reconnaissance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392135v1</w:t>
+                <w:t xml:space="preserve">hal-02394186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUMEF 2013 : Universités et métiers de la formation : transformation(s) et reconnaissance(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394186v1</w:t>
+                <w:t xml:space="preserve">hal-02392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes virtuelles synchrones un outil de &amp;quot;ré-institutionnalisation&amp;quot; et complémentaire des temps présentiels dans un dispositif hybride ?</w:t>
               </w:r>
@@ -1158,196 +1158,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;open badges&amp;quot; : d’une dynamique de reconnaissance à la mise en pratique de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Métiers de la formation : quelle professionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Métiers de la formation : quelle professionnalisation ?, 2 (231), pp.97-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.231.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2 (231), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.231.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251030v1</w:t>
+                <w:t xml:space="preserve">hal-05212265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Métiers de la formation : quelle professionnalisation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les &amp;quot;open badges&amp;quot; : d’une dynamique de reconnaissance à la mise en pratique de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2 (231), pp.5-8. </w:t>
+              <w:t xml:space="preserve">, 2022, Métiers de la formation : quelle professionnalisation ?, 2 (231), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.231.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.231.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212265v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe virtuelle synchrone à l’heure du Coronavirus. Actualité de la pensée de Jacques Wallet sur la synchronie médiatisée</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9803667"/>
+    <w:nsid w:val="55AEF5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-savarieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-0120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198308671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deligny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMW9CGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi6.196" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-savarieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-0120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198308671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deligny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMW9CGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi6.196" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>