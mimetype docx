--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -604,191 +604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUMEF 2013 : Universités et métiers de la formation : transformation(s) et reconnaissance(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394186v1</w:t>
+                <w:t xml:space="preserve">hal-02392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
+                <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
+              <w:t xml:space="preserve">RUMEF 2013 : Universités et métiers de la formation : transformation(s) et reconnaissance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392135v1</w:t>
+                <w:t xml:space="preserve">hal-02394186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes virtuelles synchrones un outil de &amp;quot;ré-institutionnalisation&amp;quot; et complémentaire des temps présentiels dans un dispositif hybride ?</w:t>
               </w:r>
@@ -1327,200 +1327,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe virtuelle synchrone à l’heure du Coronavirus. Actualité de la pensée de Jacques Wallet sur la synchronie médiatisée</w:t>
+                <w:t xml:space="preserve">Pérennité et mutations en formation à distance à l’université : Retour sur le vécu des vingt années d’existence du campus numérique FORSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.48-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi6.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845949v1</w:t>
+                <w:t xml:space="preserve">hal-04182890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité et mutations en formation à distance à l’université : Retour sur le vécu des vingt années d’existence du campus numérique FORSE</w:t>
+                <w:t xml:space="preserve">La classe virtuelle synchrone à l’heure du Coronavirus. Actualité de la pensée de Jacques Wallet sur la synchronie médiatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19.3, pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52358/mm.vi6.196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04182890v1</w:t>
+                <w:t xml:space="preserve">hal-03845949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de la classe virtuelle synchrone à l’université, un levier de transformation de la professionnalité enseignante ?</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier &amp;quot;Mutations de l’accompagnement dans les formations en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,187 +1942,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation à distance et activité du stagiaire de la formation professionnelle continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer des classes virtuelles synchrones à l'université, simple évolution des pratiques ou mutation pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les TICE dans l’enseignement et la formation. Quels usages pour quelles pédagogies ?, 8, pp.18-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182859v1</w:t>
+                <w:t xml:space="preserve">hal-02388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des classes virtuelles synchrones à l'université, simple évolution des pratiques ou mutation pédagogique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation à distance et activité du stagiaire de la formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1-2), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024588ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388376v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La validation des acquis professionnels une pratique de professionnalisation ?</w:t>
               </w:r>
@@ -2239,98 +2239,293 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 220 p., 2020, (Collection Innovation en sciences de l'éducation), 978-1-78405-668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le portfolio entre ingénierie et reliance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Boissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 227 p., 2017, (Ingénieries et formations), 978-2-343-10662-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2363,73 +2558,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Bodergat, Béatrice Verquin Savarieau, Richard wittorski (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.1-9, 2020, (Collection Innovation en sciences de l'éducation), 978-1-7840-5668-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorat et autres configurations d’apprentissages à propos du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2462,471 +2657,276 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Bodergat, Béatrice Verquin Savarieau, Richard wittorski (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London, pp.191-211, 2020, (Collection Innovation en sciences de l'éducation), 978-1-7840-5668-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’apprentissage instrumentés à l’aune de la théorie des capabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcelline Djeumeni Tchamabe; Emmanuelle Voulgre; Dominique Groux; Sandrine Nyebe Atangana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis : actes du 15e Colloque de l'AFDECE, Ecole normale supérieure de Yaoundé, du 5 au 7 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, L'Harmattan, pp.535-542, 2019, (Éducation comparée), 978-2-343-17905-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage à distance en contexte professionnel : tutorat et médiatisations contre l’abandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Guillaumin; Sébastien Pesce; Samuel Renier; Emmanuel Rusch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’abandon à l’engagement en formation. Enjeux singuliers des parcours de professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, [17 p.], 2018, 978-2-86906-667-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d’agir et environnements capacitants, de nouvelles voies de développement professionnel avec les technologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Ardouin; Sophie Briquet-Duhazé; Emmanuelle Annoot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champ de la formation et de la professionnalisation des adultes : attentes sociales, pratiques, lexique et postures identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.247-266, 2017, (Ingénieries et formations), 978-2-343-12234-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360398v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-02333777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3002,51 +3002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55AEF5BF"/>
+    <w:nsid w:val="2A6B6ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-savarieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-0120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198308671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deligny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMW9CGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi6.196" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-savarieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-0120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198308671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deligny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMW9CGDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.231.0097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi6.196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024588ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>