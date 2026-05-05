--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -100,307 +100,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
+                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Divard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710695v1</w:t>
+                <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
+                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Divard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822638v1</w:t>
+                <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la consommation de viande : les relations de genre comme clé d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -451,51 +451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moindre consommation de viande : vers une diminution de la domination masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -520,51 +520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnologue comme médiateur linguistique et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ma fille joue aux voitures et mon fils à la poupée » : les parents et le genre face aux jouets et jeux de leurs enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -723,51 +723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Normandes de Recherches sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -792,51 +792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting ethnographic data: bridging the boundaries between discourse and reality The strategies and stances of a woman in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -906,51 +906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la crise sanitaire de la COVID-19 sur les amitiés dans la société française : reconfiguration et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jimmy Bordarie et Audrey Damiens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde d’après c’est maintenant ? La société à l’ère de la syndémie de COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, 978 2 7535 9653 5</w:t>
@@ -979,51 +979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sexuality of Two Generations of Andalusian Heterosexual Couples: social reproduction and arbitrary biologisation of gender difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1065,51 +1065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropocène, alimentation carnée, marketing social et sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veuvage et sexualité chez les femmes après 60 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir aujourd'hui. Des mo(n)des recomposés?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité du bouche à oreille dans l’intention de visiter une exposition temporaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Pertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,51 +1328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre hier et aujourd’hui, la violence franquiste et son intériorisation. L’exemple des domaines politiques et religieux dans un village andalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud et Jean-Luc Mayaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences rurales au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, 2005, 9782910828349</w:t>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interdépendance entre la sphère privée familiale et les amitiés en Andalousie orientale : entre changement et permanence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Ravis-Giordani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés. Anthropologie et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, 1999, 2853994502</w:t>
@@ -1519,51 +1519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la règle du jeu aux jeux sur la règle : l’utilisation des données numériques personnelles dans la présidentielle française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.69-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité alimentaire. Différences de représentations entre industriels et consommateurs et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing électoral et données numériques personnelles aux Etats-Unis et en France : échanges interculturels de techniques, particularités juridiques et analyse politico-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales de Filología Francesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.479-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bio et la nature : ce que la consommation biologique révèle des rapports nature-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123, pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,51 +1861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation alimentaire biologique comme fait social total. Une analyse ethnomarketing des clients Biocoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.37-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2082,51 +2082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire re-naître l’ethnologie en école supérieure de commerce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152-153, pp.229-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre innovation sentimentale et reproduction sociale : l’amour dans le couple hétérosexuel sur trois générations d’Andalous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance du bouche à oreille sur la visite d’une exposition : une interaction socialement déterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.53-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sexuality of two generations of Andalusian heterosexual couples: social reproduction and arbitrary biologisation of gender difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2411,51 +2411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité des investisseurs et comportement des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194, pp.33-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2493,51 +2493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veuves joyeuses ou honteuses ? Sexualité ou a-sexualité après 60 ans suite à la perte du conjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vieillir, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amitiés dans un village d’Andalousie orientale : morale, identité et évolution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26 (3), pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des données personnelles issues des réseaux sociaux par les partis politiques et la perception du risque par les citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire MARSOUIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2777,51 +2777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimer en Andalousie du franquisme à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan - Recherches et Documents Espagne. L'Harmattan, 2006, Recherches et Documents Espagne, D. Rolland et J. Chassin, 2 296 01300 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pertron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.4811911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2017-35/013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pertron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.4811911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2017-35/013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>