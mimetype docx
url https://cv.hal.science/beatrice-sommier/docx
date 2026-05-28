--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -973,208 +973,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sexuality of Two Generations of Andalusian Heterosexual Couples: social reproduction and arbitrary biologisation of gender difference</w:t>
+                <w:t xml:space="preserve">Anthropocène, alimentation carnée, marketing social et sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anthropos. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Rémy ; Dominique Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and Gender in Intercultural Perspective, 2nde édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le marketing doit-il penser sa propre disparition ? Anthropocène et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnets de la Consommation, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/D3R8-KF96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444878v1</w:t>
+                <w:t xml:space="preserve">hal-04444949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropocène, alimentation carnée, marketing social et sociétal</w:t>
+                <w:t xml:space="preserve">The sexuality of Two Generations of Andalusian Heterosexual Couples: social reproduction and arbitrary biologisation of gender difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Eric Rémy ; Dominique Roux. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing doit-il penser sa propre disparition ? Anthropocène et consommation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexuality and Gender in Intercultural Perspective, 2nde édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2nde édition, Academia, 2022, 978 3 98572 038 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/D3R8-KF96⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444949v1</w:t>
+                <w:t xml:space="preserve">hal-04444878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veuvage et sexualité chez les femmes après 60 ans</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pertron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.4811911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2017-35/013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pertron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.4811911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2017-35/013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>