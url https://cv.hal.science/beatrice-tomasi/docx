--- v0 (2026-04-06)
+++ v1 (2026-05-09)
@@ -568,256 +568,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in Multi Modal Underwater Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea experimentation of single beacon simultaneous localization and communication for AUV navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Tomasi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houssem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">OCEANS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207420v1</w:t>
+                <w:t xml:space="preserve">hal-04132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea experimentation of single beacon simultaneous localization and communication for AUV navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Garin</w:t>
+                <w:t xml:space="preserve">Adaptivity in Multi Modal Underwater Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">UACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132884v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of autonomous underwater vehicle positioning by acoustic communication</w:t>
               </w:r>
@@ -1030,601 +1030,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous underwater acoustic localization and communication: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454717v1</w:t>
+                <w:t xml:space="preserve">hal-03456667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online adaptive power allocation and channel state feedback strategies in underwater acoustic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission policies in optoacoustic modems for underwater machine type communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Hamre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS'21 Porto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6th Underwater acoustic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461258v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous underwater acoustic localization and communication: an experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channel State Information acquisition in bidirectional underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Preisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tomasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop on EU-funded Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Systems for Marine Environment (ISME), Jul 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456667v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission policies in optoacoustic modems for underwater machine type communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mevel</w:t>
+                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Underwater acoustic conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">OCEANS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599572v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel State Information acquisition in bidirectional underwater acoustic communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online adaptive power allocation and channel state feedback strategies in underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on EU-funded Marine Robotics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Systems for Marine Environment (ISME), Jul 2021, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">OCEANS'21 Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281824v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1794,51 +1794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F0518F2"/>
+    <w:nsid w:val="A86976CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-tomasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8016-3648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Hamre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-tomasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8016-3648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Hamre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mevel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>