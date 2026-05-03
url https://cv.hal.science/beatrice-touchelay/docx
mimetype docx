--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -147,8957 +147,8957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques publiques et débat démocratique : de nouvelles attentes et de nouveaux enjeux (1988-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du NIR sous l’Occupation : les chiffres et la mécanographie au service de l’enregistrement des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 | 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yq3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques publiques et débat démocratique : de la création à la consolidation (1946-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Courrier des statistiques, n°9, p 7 - 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et mésusages des statistiques coloniales et leurs héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue d'histoire culturelle. XVIIIe-XXIe siècles, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.2816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de clusters: la concentration de la maladie de Crohn dans le nord de la France a-t-elle des causes environnementales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Cahiers du Comité pour l'histoire de l'Inserm, 4 (vol 1/2), p.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’État devient banquier. Ruptures et continuités dans le contrôle exercé, à la Libération, par ce nouvel actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 | 1er semestre/spring 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La casse de l’État social mise en lumière par la pandémie. Retour sur un lent processus de délitement : Présentation et mise en perspective d’une sélection d’articles tirés de dix années de publications de la Revue française de Socio-économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série « en lutte », pp.23-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.spe2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la mutualité dans le Nord de la France et en Belgique, accommodation ou résistance à la mise au travail industriel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue du Nord, 102 (435), pp.399-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.435.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : Christian Schnakenbourg, « L’usine Gardel (1870-1994). Histoire d’une survivante » publié dans le Bulletin de la Société d’Histoire de la Guadeloupe, n°171, mai-aout 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Contrôler les chômeurs : une histoire qui se répète (forte de ses croyances et à l’abri des réalités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue Française de Socio-Economie, 20 (1), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Salariés sans ouvrage, entreprise sans ressources, comment survivre à Lille sous l’occupation allemande (1914-1918) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Entreprises, entrepreneurs et travailleurs pendant la Grande Guerre, 2017/267 (267), p. 87-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La comptabilité et l’expertise à l’origine d’un empire industriel : Marcel Boussac et la contribution extraordinaire sur les bénéfices de guerre »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Mcwatters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juillet-septembre 2017, p.629-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9/2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brunet (1906-1996), une carrière d’inspecteur des finances consacrée à la comptabilité privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Professeurs du Cnam et la comptabilité : des économistes aux gestionnaires (1819-1993), vol.06 (2), pp. 35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la légitimité des normes comptables. Transcription de la table ronde du 16 octobre 2015 à Paris-Bercy, Ministère des Finances et des comptes publics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8/2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“André-Adolphe Brunet (1906-1996), une carrière d’inspecteur des finances consacrée à la comptabilité privée” In Les professeurs du Cnam et la comptabilité : des économistes aux gestionnaires (1819-1993), Cahiers d'histoire du Cnam, vol 6, 2e semestre 2016, p. 35-55.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité et l’expertise à l’origine d’un empire industriel : Marcel Boussac et la contribution extraordinaire sur les bénéfices de guerre (1916-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Mc Watters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue du Nord, 98 (416), pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.416.0629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les archives de la statistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabuleuse histoire de l’indice des prix de détail en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et travail – Présentation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretien avec Édouard Salustro, Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5/2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du métier à la profession d’expert-comptable et de comptable agréé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5/2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ordres de la mesure des prix. Luttes politiques, bureaucratiques et sociales autour de l’indice des prix à la consommation (1911-2012) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (105), pp.117-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un siècle d’indice des prix de détail français (1913-2013) ou la métamorphose d’un pionnier de la politique du chiffre », p. 266-277</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’information économique des salariées et de leurs représentants, histoire d’un enjeu de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, KF-entreprises et finances, 8/2013 (3), pp.1219-1224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La controverse sur les indices des prix des années 1970 au début des années 1980 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'institut CGT d'histoire sociale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Maux et mots de la comptabilité privée (1750-1980) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Maux et mots de la comptabilité privée (1750-1980), 5/2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet, Marie-Laure Legay (dir.), La comptabilité publique en Europe (1500-1850), Rennes, Presses universitaires de Rennes, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting History Review (ex Accounting Business and Financial History)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La statistique publique, des chiffres sans histoire ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (n° 12), pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La comptabilité des trésoriers payeurs généraux au XIXe siècle, pratiques privées-enjeux publics. Des fins de carrière pas comme les autres et leurs enseignements »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Trésoriers payeurs généraux et receveurs des Finances : les hauts fonctionnaires d’un grand service public (1865-2012) pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation comptable et les petites entreprises patrimoniales et familiales en France des années 1920 aux années 1970, un rendez-vous manqué ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamiques sociales et entreprises patrimoniales et familiales : regards croisés Europe/Maghreb, pp.157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fiscal and legislative pressure on behalf of regulating private accounting in France, an established and ill-timed convergence?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Journal of Critical Accounting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4/2012), pp.433-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Didier, « En quoi consiste l’Amérique ? Les statistiques, le New deal et la démocratie », dans : Sociologie du Travail, vol. 54, n°4, octobre-décembre 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.550-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent (dir.), Entre l’État et le marché. L’information et l’intelligence économique en France, Paris, Nouveau monde éditions, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon, « Les comptes de groupe en France (1929-1985). Origine, enjeux et pratiques de la consolidation des comptes », PUR 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enterprise and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/es/khq144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lenormand (ed.) La Chambre de commerce et d’industrie de Paris (1803-2003), II. Études thématiques, Genève, Librairie Droz, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et sociétés. Série PE, Histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.125-126, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau et Hervé Joly (dir.), Les entreprises et l’outre-mer français pendant la Seconde Guerre mondiale, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Société de statistique de Paris et le service central de la statistique publique (1936-1975) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journ@l for History of Probability and Statistics - Journal Electronique d'Histoire des Probabilités et de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150e anniversaire de la Société de Statistique de Paris, 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques du travail en revue (1906-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Penissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des normes comptables homogènes et le développement de la statistique publique française: une lenteur partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la mécanographie à l'informatique en France -années 1890 - années 1960- : la formation d'une nébuleuse propice aux transformations technologiques en marge de l'État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3/2008 (38), pp.647-675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable en France. Un mariage de raison pendant l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (188-189), pp.383 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.188-189.383-401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lévy-Bruhl (1922-2008) : un statisticien innovateur et un serviteur de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desrosières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 124, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des normes comptables homogènes et le développement de la statistique publique française : une lenteur partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La monnaie dans les discours du CNPF »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La monnaie personnage historique, Tome XLV (137), p. 233-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bribes du discours fondateur sur les origines de l'Ordre des experts-comptables et des comptables agréés français, ou comment masquer son âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (1), pp.64-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.042.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professionnels de la comptabilité vus par les administrations fiscales françaises des années 1920 aux années 1960 : experts, faussaires ou charlatans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (2), pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.039.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A l’origine du Plan comptable français des années 1930 aux années 1960, la volonté de contrôle d’un Etat dirigiste ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.61-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« What counting means. Gender and statistics in twentieth-century Nigeria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« What counting means. Gender and statistics in twentieth-century Nigeria »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRA IBADAN (Nigeria), May 2024, Ibadan, Nigeria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De quoi la généralisation des catégories raciales est-elle le nom ? Les statistiques du travail: des chiffres en noir et blanc ? Les usages des catégories raciales et de couleurs par les statistiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47TH ANNUAL MEETING OF THE FRENCH - UNIVERSITÉ DES ANTILLES, MARTINIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COLONIAL HISTORICAL SOCIETY, May 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial statistics in Francophone territories between the 19th and the 21st centuries: a mirror of imperial illusions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR DATAWAR: final conference Siences Po Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lille, Nov 2023, Lille (59000), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Research Network (IRN) « Chiffrer et classer en Afrique francophone, des origines au XXI e siècle : Cameroun, Côte d'Ivoire, Madagascar et Sénégal. Genèse d'un réseau continental » COUNT CNRS-INSHS (2023-2027)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Workshop du réseau COUNT.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dschang. Christian Fouelefack, Williams Pokam Kandem, org., May 2023, Dschang (Cameroun), Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Chiffres publics chiffres privés&amp;quot; Fabien Cardoni, Anne Conchon, Michel Margairaz, Béatrice Touchelay (dir.), Presses universitaires de Rennes, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE - Bibliothèque A Desrorières Montrouge, Jul 2023, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Les causes environnementales de la maladie de Crohn : doctorant•e•s pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Heuguebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’interdisciplinarité 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des sociétés savantes académiques de France, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que compter veut dire.Que nous disent les statistiques Malgaches pendant la période coloniale (1896-1960), que ne nous disent-elles pas, que déforment-elles, pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du 7 décembre 2022 Université d’Antananarivo « Ce que compter veut dire en situation coloniale et postcoloniale XIX-XXe siècles, présentation et discussion d’un programme de recherches »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeannot Rasoloarison, Dec 2022, Antananarivo, Madgascar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque annuel de l'association des agents comptables d'universités et d'établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'association des agents comptables d'universités et d'établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des fonds statistiques des ANOM (Aix en Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sibeud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffrer et déchiffrer les empires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de clusters : la concentration de la maladie de Crohn dans le Nord de la France a-t-elle des causes environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Recherche(s), santé et environnement, 19e-21e siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la session et communication &amp;quot;L’OIT et l’espace Caraïbe, du constat des inégalités aux politiques de coopération »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congreso Internacional de la Asociación de Historia Económica del Caribe (AHEC) « Desigualdades, pobreza y ambiente: perspectivas desde la historia económica. Siglos XVI-XXI »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de l'Etat et Société générale avant et après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'économie de demain et le futur de l'économie politique, Association française d'économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Compagnie du chemin de fer du nord and crime on the railways: an everyday history (1846-1937)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth World Economic History Congress « Waves of globalization », Session “Illicit Behavior and Economic Development (18th – 21th Centuries)”, Luiz-Carlos Soares et B Touchelay coord.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution extraordinaire sur les bénéfices de guerre en action : de l’Isère à l’Ille et Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle "Les Finances, un ministère en guerre, un ministère dans la guerre (1914-1918)" : Une fiscalité de guerre ? Contraintes, innovations, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Luiz-Carlos Soarez (université de Rio de Janeiro, Brésil) organization-moderation session « Fraude et développement économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire économique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire des profits dans le Nord pendant l’occupation allemande, opportuniste ou courte vue ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vivre sous l’occupation : illégalités, collaboration et résistance », Musée de la Résistance de Bondues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bondues, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Data without use or user: in the Origin of the modern statistics 18-19th. C.?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth World Economic History Congress « Waves of globalization »,session "Deciphering the Economy: Numbers and their Rationalities in the longue durée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">organisation de session-modération. Avec Cecilia Lenata Briones, « Public Statistics and Quantification Tools to Measure the Rich and the Poor in Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Science History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Ute Schneider (université de Duisburg-Essen, Allemagne) et Alexandre Carmago (Instituto universitario de Pesquisas do Rio de Janeiro, Brésil) organisation moderation session « Statistique, croissance et développement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Seminário Nacional de História da Ciência e da Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statistique, contrôle, croissance et développement : leçons des mondes coloniaux britanniques et français (XIX-XXe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25e Seminário Nacional de História da Ciência e da Tecnologia, session : Economic Growth, Science and Technology in National or/and Global Contexts: XVIIIth-XXIst Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - modération session « La fraude en situation transfrontalière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées mondiales de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lièges, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Francis-Louis Closon à Edmond Malinvaud : du Résistant au Savant à la direction générale de l’INSEE (1946-1983) » et « André Adolphe Brunet, acteur majeur de la diffusion des pratiques comptables normalisées en France entre 1943 et 1965 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association d'histoire du management et des organisations (AHMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tax and accounting standardization in France 1914-1965”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 42nd Annual Meeting of the Social Science History Association (SSHA) Changing Social. Connections in Time and Space, session Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bonheur et malheur au travail ou les frontières de l’indicible – la santé mentale au travail en France et en Belgique au début du XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Frontière territoire de santé et réseau de soin", organisé par l’Institut des frontières et discontinuités, université d’Artois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mesure de l’indice des prix et ses usages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEP, panel 'Économie politique la mesure', coordonné par Florence Jany-Catrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Trust as the basis for the standardisation of company accounts?’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Critical Accounting (ICCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New York United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development by hybridization of the British and French colonial statistics (1833-1939 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connected History, Empires in Mirror: British and French colonialisms of the XVIIth in the XXth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Confidence Betrayed. The consumer price index in France XIX-XXth C. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41st Annual Meeting of the Social Science History Association (SSHA) « Beyond Social Science History: Knowledge in an Interdisciplinary World »,session Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le développement par hybridation de la statistique coloniale britannique et française (1833-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Histoires connectés, Empires en miroir : colonialismes britannique et français du XVIIe au XXe siècle, Université de Hong-Kong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hong-Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Compagnie du chemin de fer du nord et la fraude, récit d’une histoire ordinaire (1846-1937) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international Fiscalité, Droit et Gestion L’entreprise en crise : regards croisés de la fiscalité, du droit et de la gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La confiance au fondement de la normalisation de la comptabilité des entreprises ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AIRMAP Le management public entre confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fraud Inequality citizenship », organisation, introduction of the session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Fraud Inequality citizenship », organisation, introduction of the session moderation » Annual Meeting of the Social Science History Association (SSHA) « Beyond Social Science History: Knowledge in an Interdisciplinary World »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSHA, Nov 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edmond Malinvaud et l’INSEE, le savant et le politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Theory, measurement and expertise : Edmond Malinvaud and the reconfigurations of economic theory, 1950-2000, Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire de l’État et statistique, où en est on ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Mesures d’impact (social) et impacts des mesures", Illona Delouette et Florence Jany-Catrice (Clersé Lille1) org., MESHS Lille, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation modération. Avec Jean-Pierre Beaud (UQUAM) Session: &amp;quot;La statistique, approches globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire économique de Kyoto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Compagnie du chemin de fer du Nord ou la forteresse assiégée (1919-années 1930) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La commission centrale pour la navigation du Rhin 200 ans d’histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monnaies de nécessité ou la grande débrouille dans le Nord occupé (1914-1918) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "La théorie de la régulation à l’épreuve des crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The statistical and accounting figure and its relationship with economic development – an attempt to holistic (XVIII-XX century)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposia 14. Economic Developmente, Science and Technology, 14e Seminário Nacional de História da Ciência e da Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Belo Horizonte Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monnaies de nécessité dans la Nord de la France occupée entre 1914 et 1920, les conditions d’un transfert de souveraineté ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Banques centrales dans la Grande guerre, Banque de France Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting normalization in France since the First World War and in Great-Britain during the 1970-1980's, a first step to a comparative analysis. Actors and limits of the institutionalization of the accounting normalization in France and in Great Britain, crossed approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri-Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st World Conference of Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Frankfurt, Germany. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San José, Costa Rica</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La perception de la contribution extraordinaire sur les bénéfices de guerre en Bretagne, ou les limites de l’emprise du sentiment patriotique : un cas particulier ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande guerre des bretons, université de Rennes2, Archives départementales d’Ille et Vilaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le nord de la France et la Belgique, pionniers d’une économie sociale et solidaire comme résistance à l’emprise du marché ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouen berceau de l’économie sociale et solidaire ? Une approche territoriale comparée de la mutualité et de la coopération du XIXe au XXIe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indochina and French possessions in Asia Pacific in the French public statistics: a reflection of colonial policy?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international de la Société d’Histoire coloniale française (SHCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrète influence du patronat français sur un outil de régulation : la normalisation des comptabilités privées (1947-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des organisations patronales en Europe dans la régulation de l’économie (XIX-XXe siècles), université de Sorbonne – Paris Cité - Paris 13 (Pleïade-CRESC) – université de Panthéon – Sorbonne - Paris I (IDHE.S). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Etienne Zannis, « La contribution extraordinaire sur les bénéfices de guerre dans le Nord Pas-de-Calais, ou les paradoxes d’une « région martyre » de la Grande Guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vallée de la Sambre dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Maubeuge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bondues, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indochina and French possessions in Asia Pacific in the French public statistics: a reflection of colonial policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 FCHS Annual Meeting "Colonialism and Resistance in the French Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Colonial Historical Society, Jun 2014, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“French accounting normalization during the 20th Century”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3e international conference on Luca Pacioli in accounting history, Faculty of management, Istanbul </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Belfast, Ireland</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Statistique Générale de la France dans la guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Travailler à l’arrière. 1914-1918, archives départementales de l’Aube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indice des prix de détail en France est il soluble dans le compromis néolibéral du tournant du XXe siècle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et usages des indicateurs statistiques, Université d’Amiens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lièges, Belgique</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - modération avec Jean-François Eck, Pierre Tilly: « Colloque final du projet Vilport », Museum Aan de Stroom (MAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Villes portuaires, fleuves et hinterlands, emporiums de l’Occident » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Eck, Pierre Tilly et Béatrice Touchelay, Sep 2013, Anvers, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire, défaire et refaire les chiffres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XVIIIe Journées d’histoire de la comptabilité et du management, La magie du chiffre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statistique publique et pouvoir politique en France au XXe s. des relations singulières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e congrès de la Social Science History Association (SSHA), Atelier: “Power in Numbers: Organizing National Statistical Offices »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un siècle d'indice des prix de détail français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques du chiffre : Entre "managérialisation" du politique et politisation du Management, Paris ESCP Europe Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New York United States</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’État et l’entreprise, une histoire de la normalisation comptable et fiscale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Puissances de la norme, Université d’Orléans – Université François Rabelais de Tours, décembre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les PME et leurs profits dans la France du XXe siècle, des contribuables et des revenus comme les autres ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profit dans les PME, perspectives historiques, 19e – 20e siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro Brazil</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que compter veut dire à la Caisse des dépôts et consignations. La fonction comptable de la CDC au travers de la presse interne pendant les Vingt Glorieuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'histoire de la comptabilité et du management (JHCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">organisation moderation session : “Diversité des savoirs comptables aux XIX et XXe siècle. Premiers jalons d’une approche comparative”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe congrès international d’histoire économique (WEHC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Closon commissaire de la République »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconstruction du Nord-Pas de Calais, Université Lille 3 IRHiS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SSHA, Nov 2016, Chicago, United States</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’INSEE et la délicate mesure de l’inflation dans les années 1970 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque Calmer les prix. L’adaptation des États et des acteurs économiques à la fièvre inflationniste des années 1970, Université d’Arras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arrras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques économiques publiques et privées en 1962: des inflexions décisives ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1962 : rupture, infléchissement, continuité ? Université Lille 3 IRHiS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hong-Kong, China</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’INSEE et la mesure de l’inflation adaptation et contraintes », colloque organisé par Marie-Pierre Chélini et Laurent Warlouzet, Université d’Artois, Centre de Recherche et d’Études Histoire et Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calmer les prix : l’adaptation des États et des acteurs économiques européens à la fièvre inflationniste des années 1970, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation comptable et les petites entreprises patrimoniales et familiales en France des années 1920 aux années 1970, un rendez-vous manqué ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiscalité, Droit et Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Marie-Noëlle Jacquelin, « L’ENET-ENSET-ENS Cachan et l’enseignement de la comptabilité de 1912 aux années 1980 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de l’École normale supérieure de Cachan, Les mondes du technique au prisme de l’ENET-ENSET-ENS Cachan. Formation, recherche, sociologies et environnements (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jalons pour une histoire de la RSE en France », atelier thématique « Gouvernance, responsabilité sociale et soft law : approches interdisciplinaires »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">septième congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statistique publique et normalisation comptable en France au XXe siècle, des analogies singulières ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société de Statistique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japon</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Social responsibility of enterprises and foundation of to Knowledge Economy‘s paradigm in France during the successive industrialization period from the end of XVIIIth to the XXth C.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe WEHC (congrès international d'histoire économique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et démesure des profits de guerre dans le premier XXe siècle. Les profits illicites de l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Journées d'histoire de la comptabilité et du management (JHCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“War, development of private accounting and public statistics in France at the 20th Century, the ”France of figures” versus ”the France of words”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference of critical accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la CGPF au CNPF, la permanence d’une influence gouvernementale ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les organisations patronales en Europe : genèse et morphologies originelles XIX-XXe siècles, Universités de Paris I Panthéon-Sorbonne et de Paris </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Frankfurt, Germany. pp.11</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la normalisation comptable et de la comptabilité nationale en France entre les années 1920 et les années 1960, des analogies singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation moderation session. Avec Cheryl McWatters et Philippe Verheyde, : “The origin of decisions: numbers, data and statistics in the twentieth Century”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XVe World Economic History Congress (WEHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...2216 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723578v1</w:t>
-              </w:r>
-[...3839 lines deleted...]
-                <w:t xml:space="preserve">hal-01721913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9109,3694 +9109,3694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wages Measurement in the Belgian Congo and Franc Sub-Saharan Africa from 1919 to Independance; a challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asta, Massimo; Ramos Pinto, Pedro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Value of Work since the 18th Century. Custom Conflict, Measurement and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, p.207-227, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'industrie coloniale ou les silences révélateurs de la statistique (Empires belge et français, mi-XIX e -mi-XX e siècles) Béatrice TOUCHELAY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle éditorial de l’université de technologie de Belfort-Montbéliard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries coloniales en contexte impérial (fin xviiie-xxe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle éditorial de l’université de technologie de Belfort-Montbéliard, 2023, 979-10-91901-62-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/utbm.boula.2023.01.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/utbm.boula.2023.01.0163⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05240677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des illusions statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denoël, Yvonnick; Meltz, Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’Etat - Une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p.523-530, 2023, 978-2-38094-407-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p.523-530, 2023, 978-2-38094-407-5</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérification des comptes&amp;quot; des banques nationalisées : tâtonnements réglementaires et conflits de compétences (1945-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-73, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie coloniale ou les silences révélateurs de la statistique (empires belges et français mi XIXe-mi XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulat, Régis; Heyberger, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries coloniales en contexte impérial (fin XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Presses universitaires de l’UTMB, p. 163-180, 2023, 9791091901635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.303-314, 2023, 978-2757439098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tax evasion as seen by French tax administrations from the 1920s to the 1970s: pragmatism in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guex, Sébastien; Buclin, Hadrien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tax Evasion and Tax Havens since the Nineteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p.317-335, 2023, 978-3-031-18119-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18119-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18119-1_15⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés, chiffres publics, XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2022, Histoire, 978-2-7535-8649-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie “ ménage ” dans l’appareil statistique français après 1945 : une catégorie symbolique des Trente glorieuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levan, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, management et société - Mélanges en l’honneur d'Henri Zimnovitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier (Paris), p.181-195, 2022, 978-2-406-12989-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147400⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés, chiffres publics, XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.257-264, 2022, Histoire, 978-2-7535-8649-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une hégémonie des statistiques publiques ? XIX-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien; Conchon, Anne; Margairaz, Michel; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés chiffres publics XVIII-XXIe siècle. Entre hybridation et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR Presse Universitaire de Rennes, pp.93-102, 2022, 9782753587618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cardoni, Fabien; Conchon, Anne; Margairaz, Michel; Touchelay, Béatrice. </w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestations et hybridation des chiffres publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conchon, Anne; Cardoni, Fabien; Margairaz, Michel; Touchelay, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiffres privés chiffres publics XVIII-XXIe siècle. Entre hybridation et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR Presse Universitaire de Rennes, pp.93-102, 2022, 9782753587618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.185656⟩</w:t>
+              <w:t xml:space="preserve">, PUR Presse Universitaire de Rennes, pp.181-198, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.185703⟩</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du texte de Stéphanie Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.157-162, 2021, 9782757433539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.107640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drainage des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Surun, Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Afrique 1830-1962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, p.113-119, 2020, 9782350306681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l’enrichissement de guerre en France entre 1970 et 1945 : l’État arbitre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dard, Olivier; Jens, Engels; Monier, Fréderic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’argent immoral et les profiteurs de guerre à l’époque contemporaine (1870-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.261-278, 2020, 9782807616653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British and French Colonial Statistics: Development by Hybridization from the Nineteenth to the Mid-Twentieth Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Fichter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British and French Colonialism in Africa, Asia and the Middle East Connected Empires across the Eighteenth to the Twentieth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p.249-274, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97964-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting and wine in the Maine et Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Quinn and Dr João Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting for Alcohol – accounting in brewing, distilling and viniculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge – Taylor and Francis Group, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la police du rail, l’exemple de la Compagnie du chemin de fer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Regnard, Laurence Montel, Anne Conchon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policer les mobilités en Europe et aux États-Unis du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.36-60, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et fraude fiscale avant la normalisation (1914-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Barrière, Régis Boulat, Alain Chatriot, Pierre Lamard et Jean-Michel Minovez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les trames de l’histoire : entreprises, territoires, consommations, institutions. Mélanges en l’honneur de Jean-Claude Daumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.591-599, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2 - Mesurer l’inflation, un processus délicat. L’exemple de l’INSEE durant les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel-Pierre Chélini; Laurent Warlouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calmer les prix. L’inflation en Europe dans les années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de SciencesPo pp.77-94, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.cheli.2017.01.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La naissance du service de vérification comptable en France (1933) ou la confiance déçue ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Floquet, Pierre Labardin, Yves Le Van </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire comme méthode pour comprendre le management. Mélanges en l’honneur du professeur Marc Nikitin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.247-260, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apprendre le geste : introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bouillon, André Guillerme, Martine Mille et Gersende Piernas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestes techniques, techniques du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, pp.43-48, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La main invisible du patronat francais sur la normalisation des comptabilités privées ( 1943-1969)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Fraboulet, Michel Margairaz, Pierre Vernus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Réguler l’économie. L’apport des organisations patronales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.255-263, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épuration au lendemain du second conflit mondial : taxation et confiscation des profits illicites dans la France du Nord (1944-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandenbussche, Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épuration en Belgique et dans la zone interdite (1944-1949)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social sciences of quantification in France: an overview - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Margairaz</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.185727⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno, Isabelle; JANY-CATRICE, Florence; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-14, 2016, 978-3-319-43999-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44000-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épuration au lendemain du second conflit mondial : taxation et confiscation des profits illicites dans la France du Nord (1944-1963) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Vandenbussche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épuration en Belgique et dans la zone interdite (1944-1949)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Private accounting, statistics and national accounting in France: a unique relationship (1920-1960s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bruno et Florence Jany-Catrice, Beatrice Touchelay </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.139-149, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec B Jugobert et A Gély, Statistical argument; construction, uses and controversies. Prices and purchasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bruno; Florence Jany-Catrice; Beatrice Touchelay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.161-171, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating public policies or measuring the performance of public services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno, Isabelle; Jany-Catrice, F.; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From politics of large number to target-driven politics. Social sciences of quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.129-138, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine minier comme instrument de développement durable : la commune de Loos-en-Gohelle (Pas-de-Calais), un modèle de gestion écologique de l'après mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Margairaz</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aprile, S.; de Oliveira, M.; Touchelay, Béatrice; Hoin, K. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Houillères entre l'État, le marché et la société !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.273-284, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et industries sous la contrainte : le Syndicat des fabricants de toiles d’Armentières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siécles. Mélanges en l’honneur de Jean-Francois Eck, F Berger, M Rapoport, P Tilly, B Touchelay (éd.), Roubaix, AMNT, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, p.113-119, 2020, 9782350306681</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dimension partenariale de la normalisation comptable en France, une exception ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Burlaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité, Finance et Politique. De la pratique à la théorie : l’art de la conceptualisation.Mélanges en l’honneur du Professeur Christian Hoarau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des experts comptables, pp.89-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.261-278, 2020, 9782807616653</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profit des PME dans la France du XXe siècle, des revenus comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Cortat et Jean-Marc Olivier </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Le profit dans les PME, perspectives historiques, XIX-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alphil Presses universitaires suisses, pp.47-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un révélateur de la situation économique du département : les dossiers de la contribution extraordinaire sur les bénéfices de guerre » et « Entre délation et bienveillance de l’administration fiscale : l’application d’une loi mal connue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joret Eric, Lagadec Yann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-18. Hommes et femmes d’Ille-et-Vilaine dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique et historique d’Ille-et-Vilaine, Conseil général d’Ille-et-Vilaine, pp. 233 et 236., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Statistique générale de la France dans la guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler à l’arrière 1914-1918, Actes du colloque international organisé à Carcassonne mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de l'Aube, pp.61-74., 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Routledge – Taylor and Francis Group, 2018</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres mondiales et comptabilité des entreprises au XXe siècle, l’exemple de la Compagnie des chargeurs réunis. La ‘France des chiffres’ et la ‘France des mots’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Levant, Raluca Sandu et Henri Zimnovitch </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à Yannick Lemarchand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.173-190, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.36-60, 2018</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La place de la comptabilité à l’ENS Cachan. Former à l’enseignement technique, secondaire et supérieur, à la recherche et au monde professionnel ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Floran le Bot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ENS Cachan. Le siècle d’une grande école pour les sciences, les techniques, la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.165-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.591-599, 2017</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’État, l’impôt et les deux guerres mondiales ou les limites de la tolérance à l’enrichissement dans la France du XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Baslez, André Encrevé, Rémi Fabre et Corinne Péneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre juste, juste guerre. Les justifications religieuses et profanes de la guerre de l’antiquité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bière, pp.239-249, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.247-260, 2017</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inspection des Finances et le développement de la normalisation comptable en France de 1916 à 1965 : André Brunet (1902-1986). Acteur majeur de la diffusion des pratiques comptables normalisées entre 1943 et 1965 ; Pierre Douffiagues (1912-1985). Le premier plan comptable général français de 1942 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances 1801-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEFF, pp.269-274, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La CGPF sous le Front populaire, réforme ou révolution ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Fraboulet et Pierre Vernus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Genèse des organisations patronales en Europe (19e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.165-176, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUS, pp.43-48, 2017</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressions fiscales et pressions législatives en faveur de la réglementation des comptabilités privées en France, une convergence avérée et inopportune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Guy Degos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiscalité, Droit et Gestion, diversités et convergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CRECCI Recherche en contrôle et comptabilité internationale, pp.29-50, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Occupation, frein ou moteur de l’harmonisation des pratiques comptables des entreprises françaises au XXe siècle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard, Hervé Joly et Philippe Verheyde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entreprises françaises, l’Occupation et le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Centre régional universitaire lorrain d’histoire, pp. 45-58 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lente reconnaissance de l’expertise des comptables libéraux par l’entreprise et par ses partenaires dans la France du premier XXe siècle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clotilde Druelle-Korn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Corps économiques intermédiaires, entre l’État et le marché Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 231-256., Presses Universitaires de Limoges, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...94 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44000-2_1⟩</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion et l’application des normes comptables standardisées en France des années 1920 aux années 1960. L’utopie de la transparence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béaur, Gérard; Bonin, Hubert; Lemercier, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraude, contrefaçon, contrebande de l'Antiquité à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, p.385-409, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.beaur.2007.01.0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...1391 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et construction des statistiques des salaires en France (1914-1952) : une lente institutionnalisation de la fonction statistique au sein du ministère du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénissat Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12870,64 +12870,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire (XIXe - début XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.344, 2023, ISBN-10275743909X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12945,90 +12945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffres privés, chiffres publics XVIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Margairaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.270, 2022, 978-2-7535-8649-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.185583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13055,51 +13055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraudes, frontières et territoires XIIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de la gestion publique et du développement économique, pp.384, 2020, ISBN 978-2-11-129455-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.igpde.11108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13139,64 +13139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Sciences of Quantification. From Politics of Large Numbers to Target-Driven Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13214,77 +13214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From politics of large number to target-driven politics. Social sciences of quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.240, 2016, 9783319829562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13328,51 +13328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13390,51 +13390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises, Villeneuve d’Ascq, PUS du Septentrion, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13478,77 +13478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Sciences of Quantification. From Politics of Large Numbers to Target-Driven Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 204 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13566,77 +13566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces portuaires. L'Europe du Nord à l'interface des économies et des cultures 19e-20e siècle, Villeneuve d’Ascq, PUS,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13654,64 +13654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Houillères entre l'État, le marché et la société. Les territoires de la résilience (XVIIIe - XXIe siècles), Villeneuve d’Ascq, PUS, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aprile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13768,64 +13768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rapoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touchelay Béatrice; Berger Françoise; Rapoport Michel; Tilly Pierre. Archives nationales du monde du travail / IRHIS, 272 p., 2015, Industries, territoire et cultures en Europe du Nord-Ouest XIX-XXe siècles, 978-2-11-128204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13843,64 +13843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque expert-comptable au service de l'économie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliomédia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2-909522-34-2</w:t>
             </w:r>
           </w:p>
@@ -13953,51 +13953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.185, 2011, 2296563686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14015,51 +14015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État et l’entreprise. Une histoire de la normalisation comptable et fiscale à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Universitaire de Rennes, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.108245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14086,51 +14086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts comptables. Une histoire de l’INTEC 1931-2011, Paris, L’Harmattan, 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,64 +14174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de la décision - Chiffres publics, chiffres privés dans la France du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verheyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bière, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14249,64 +14249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de la décision, chiffres publics, chiffres privés dans la France du XXe siècle, Bordeaux, Bière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verheyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14324,51 +14324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des économies et des hommes. Mélanges offerts à Albert Broder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bourillon, Philippe Boutry, André Encrevé, Béatrice Touchelay ed. Éditions Bière, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14418,51 +14418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comité d’histoire des prix ou les fructueuses leçons d’un échec | Julien Demade, Produire un fait scientifique. Beveridge et le Comité d’histoire des prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, p.247-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoiremesure.13649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14515,497 +14515,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La légitimité des normes comptables Rapport pour l'Autorité des normes comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRHiS - CREFIGE - ANC. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des normes comptables en France, les apports de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Autorité des normes comptables 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des statistiques du travail entre 1891 et 1967 ou la construction d’une réalité économique, politique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Jean-Pierre Azéma et Raymond Lévy-Bruhl, « Mission d’analyse historique sur le système statistique français de 1940 à 1945 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSEE. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission d'analyse historique sur le système statistique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRHiS - CREFIGE - ANC. 2017</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lévy-Bruhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSEE. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2008</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission d'analyse historique sur le système statistique français entre 1940 et 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lévy-Bruhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...186 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240181v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01722587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15023,90 +15023,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°7, 2015, Droit et Travail, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15140,64 +15140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.1219-1419, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15254,51 +15254,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire de la RSE », dans Nicolas Postel, Richard Sobel (ed.) Dictionnaire critique de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.242-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15316,51 +15316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statistiques et secret des affaires », in Jean-Claude Daumas et alii (dir.), Dictionnaire des patrons et du patronat français au XXe siècle (1880-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.944-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15378,51 +15378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comptabilité : les enjeux ce la réglementation », in Dictionnaire des patrons et du patronat français au XXe siècle (1880-2000), Jean-Claude Daumas et alii (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15485,51 +15485,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statistiques publiques et comptabilités privées dans la France du XXe siècle. Savoirs, techniques et pouvoirs de l’Etat, des entreprises et des organisations patronales », 2009-12-09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris I – Panthéon Sorbonne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15637,51 +15637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD325B2F"/>
+    <w:nsid w:val="ACF14AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15868,51 +15868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-touchelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-6358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05652272X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heuguebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Touchelay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yq3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05286276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Peretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0399" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mc Watters" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.416.0629" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/es/khq144" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-89XGDP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05394333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05448437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrosi&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.383-401" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PKZPQLVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.039.0059" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/utbm.boula.2023.01.0163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18119-1_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147400" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185703" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0181" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185608" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.107640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97964-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721930v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cheli.2017.01.0077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03513014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723062v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0385" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04546491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.11108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapoport" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boutique-experts-comptables.com/Histoire-de-la-profession" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.108245" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Az&#233;ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L&#233;vy-Bruhl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722587v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-touchelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-6358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05652272X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05286276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yq3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Touchelay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mc Watters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.416.0629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/es/khq144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-89XGDP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05394333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.383-401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PKZPQLVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrosi&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05448437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0064" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.039.0059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heuguebart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/utbm.boula.2023.01.0163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147400" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18119-1_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185608" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185656" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.107640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97964-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721941v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cheli.2017.01.0077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03513014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723134v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0385" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04546491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.11108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapoport" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boutique-experts-comptables.com/Histoire-de-la-profession" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.108245" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426370v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Az&#233;ma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L&#233;vy-Bruhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>