--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2267,1456 +2267,1456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Maux et mots de la comptabilité privée (1750-1980) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Maux et mots de la comptabilité privée (1750-1980), 5/2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Maux et mots de la comptabilité privée (1750-1980), 5/2013</w:t>
+                <w:t xml:space="preserve">hal-01722989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet, Marie-Laure Legay (dir.), La comptabilité publique en Europe (1500-1850), Rennes, Presses universitaires de Rennes, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting History Review (ex Accounting Business and Financial History)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La statistique publique, des chiffres sans histoire ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (n° 12), pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La comptabilité des trésoriers payeurs généraux au XIXe siècle, pratiques privées-enjeux publics. Des fins de carrière pas comme les autres et leurs enseignements »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Trésoriers payeurs généraux et receveurs des Finances : les hauts fonctionnaires d’un grand service public (1865-2012) pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation comptable et les petites entreprises patrimoniales et familiales en France des années 1920 aux années 1970, un rendez-vous manqué ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamiques sociales et entreprises patrimoniales et familiales : regards croisés Europe/Maghreb, pp.157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fiscal and legislative pressure on behalf of regulating private accounting in France, an established and ill-timed convergence?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Journal of Critical Accounting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4/2012), pp.433-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Didier, « En quoi consiste l’Amérique ? Les statistiques, le New deal et la démocratie », dans : Sociologie du Travail, vol. 54, n°4, octobre-décembre 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.550-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent (dir.), Entre l’État et le marché. L’information et l’intelligence économique en France, Paris, Nouveau monde éditions, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon, « Les comptes de groupe en France (1929-1985). Origine, enjeux et pratiques de la consolidation des comptes », PUR 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enterprise and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/es/khq144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lenormand (ed.) La Chambre de commerce et d’industrie de Paris (1803-2003), II. Études thématiques, Genève, Librairie Droz, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et sociétés. Série PE, Histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.125-126, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau et Hervé Joly (dir.), Les entreprises et l’outre-mer français pendant la Seconde Guerre mondiale, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Société de statistique de Paris et le service central de la statistique publique (1936-1975) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journ@l for History of Probability and Statistics - Journal Electronique d'Histoire des Probabilités et de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150e anniversaire de la Société de Statistique de Paris, 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques du travail en revue (1906-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Penissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des normes comptables homogènes et le développement de la statistique publique française: une lenteur partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la mécanographie à l'informatique en France -années 1890 - années 1960- : la formation d'une nébuleuse propice aux transformations technologiques en marge de l'État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
+              <w:t xml:space="preserve">, 2008, 3/2008 (38), pp.647-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des normes comptables homogènes et le développement de la statistique publique française : une lenteur partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (n° 12), pp.5-14</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lévy-Bruhl (1922-2008) : un statisticien innovateur et un serviteur de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desrosières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 124, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable en France. Un mariage de raison pendant l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (188-189), pp.383 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.188-189.383-401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...365 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...524 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721894v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05448437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La monnaie dans les discours du CNPF »</w:t>
               </w:r>
@@ -4160,4435 +4160,4435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International Research Network (IRN) « Chiffrer et classer en Afrique francophone, des origines au XXI e siècle : Cameroun, Côte d'Ivoire, Madagascar et Sénégal. Genèse d'un réseau continental » COUNT CNRS-INSHS (2023-2027)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Workshop du réseau COUNT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dschang. Christian Fouelefack, Williams Pokam Kandem, org., May 2023, Dschang (Cameroun), Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colonial statistics in Francophone territories between the 19th and the 21st centuries: a mirror of imperial illusions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR DATAWAR: final conference Siences Po Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lille, Nov 2023, Lille (59000), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dschang. Christian Fouelefack, Williams Pokam Kandem, org., May 2023, Dschang (Cameroun), Cameroun</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Chiffres publics chiffres privés&amp;quot; Fabien Cardoni, Anne Conchon, Michel Margairaz, Béatrice Touchelay (dir.), Presses universitaires de Rennes, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE - Bibliothèque A Desrorières Montrouge, Jul 2023, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, INSEE - Bibliothèque A Desrorières Montrouge, Jul 2023, Montrouge, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Les causes environnementales de la maladie de Crohn : doctorant•e•s pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Heuguebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de l’interdisciplinarité 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des sociétés savantes académiques de France, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Léo Heuguebart</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que compter veut dire.Que nous disent les statistiques Malgaches pendant la période coloniale (1896-1960), que ne nous disent-elles pas, que déforment-elles, pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du 7 décembre 2022 Université d’Antananarivo « Ce que compter veut dire en situation coloniale et postcoloniale XIX-XXe siècles, présentation et discussion d’un programme de recherches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeannot Rasoloarison, Dec 2022, Antananarivo, Madgascar, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque annuel de l'association des agents comptables d'universités et d'établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'association des agents comptables d'universités et d'établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des fonds statistiques des ANOM (Aix en Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Paumelle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sibeud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffrer et déchiffrer les empires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de clusters : la concentration de la maladie de Crohn dans le Nord de la France a-t-elle des causes environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Recherche(s), santé et environnement, 19e-21e siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la session et communication &amp;quot;L’OIT et l’espace Caraïbe, du constat des inégalités aux politiques de coopération »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congreso Internacional de la Asociación de Historia Económica del Caribe (AHEC) « Desigualdades, pobreza y ambiente: perspectivas desde la historia económica. Siglos XVI-XXI »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de l'Etat et Société générale avant et après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’interdisciplinarité 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège des sociétés savantes académiques de France, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser l'économie de demain et le futur de l'économie politique, Association française d'économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jeannot Rasoloarison, Dec 2022, Antananarivo, Madgascar, Madagascar</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Compagnie du chemin de fer du nord and crime on the railways: an everyday history (1846-1937)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth World Economic History Congress « Waves of globalization », Session “Illicit Behavior and Economic Development (18th – 21th Centuries)”, Luiz-Carlos Soares et B Touchelay coord.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution extraordinaire sur les bénéfices de guerre en action : de l’Isère à l’Ille et Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle "Les Finances, un ministère en guerre, un ministère dans la guerre (1914-1918)" : Une fiscalité de guerre ? Contraintes, innovations, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire des profits dans le Nord pendant l’occupation allemande, opportuniste ou courte vue ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vivre sous l’occupation : illégalités, collaboration et résistance », Musée de la Résistance de Bondues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bondues, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Luiz-Carlos Soarez (université de Rio de Janeiro, Brésil) organization-moderation session « Fraude et développement économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire économique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Data without use or user: in the Origin of the modern statistics 18-19th. C.?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth World Economic History Congress « Waves of globalization »,session "Deciphering the Economy: Numbers and their Rationalities in the longue durée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">organisation de session-modération. Avec Cecilia Lenata Briones, « Public Statistics and Quantification Tools to Measure the Rich and the Poor in Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Science History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Ute Schneider (université de Duisburg-Essen, Allemagne) et Alexandre Carmago (Instituto universitario de Pesquisas do Rio de Janeiro, Brésil) organisation moderation session « Statistique, croissance et développement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Seminário Nacional de História da Ciência e da Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statistique, contrôle, croissance et développement : leçons des mondes coloniaux britanniques et français (XIX-XXe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25e Seminário Nacional de História da Ciência e da Tecnologia, session : Economic Growth, Science and Technology in National or/and Global Contexts: XVIIIth-XXIst Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - modération session « La fraude en situation transfrontalière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées mondiales de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lièges, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Francis-Louis Closon à Edmond Malinvaud : du Résistant au Savant à la direction générale de l’INSEE (1946-1983) » et « André Adolphe Brunet, acteur majeur de la diffusion des pratiques comptables normalisées en France entre 1943 et 1965 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association d'histoire du management et des organisations (AHMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tax and accounting standardization in France 1914-1965”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 42nd Annual Meeting of the Social Science History Association (SSHA) Changing Social. Connections in Time and Space, session Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mesure de l’indice des prix et ses usages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEP, panel 'Économie politique la mesure', coordonné par Florence Jany-Catrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Trust as the basis for the standardisation of company accounts?’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Critical Accounting (ICCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New York United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bonheur et malheur au travail ou les frontières de l’indicible – la santé mentale au travail en France et en Belgique au début du XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Frontière territoire de santé et réseau de soin", organisé par l’Institut des frontières et discontinuités, université d’Artois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development by hybridization of the British and French colonial statistics (1833-1939 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connected History, Empires in Mirror: British and French colonialisms of the XVIIth in the XXth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Confidence Betrayed. The consumer price index in France XIX-XXth C. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41st Annual Meeting of the Social Science History Association (SSHA) « Beyond Social Science History: Knowledge in an Interdisciplinary World »,session Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le développement par hybridation de la statistique coloniale britannique et française (1833-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Histoires connectés, Empires en miroir : colonialismes britannique et français du XVIIe au XXe siècle, Université de Hong-Kong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hong-Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Compagnie du chemin de fer du nord et la fraude, récit d’une histoire ordinaire (1846-1937) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international Fiscalité, Droit et Gestion L’entreprise en crise : regards croisés de la fiscalité, du droit et de la gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La confiance au fondement de la normalisation de la comptabilité des entreprises ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AIRMAP Le management public entre confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fraud Inequality citizenship », organisation, introduction of the session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Fraud Inequality citizenship », organisation, introduction of the session moderation » Annual Meeting of the Social Science History Association (SSHA) « Beyond Social Science History: Knowledge in an Interdisciplinary World »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSHA, Nov 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edmond Malinvaud et l’INSEE, le savant et le politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Theory, measurement and expertise : Edmond Malinvaud and the reconfigurations of economic theory, 1950-2000, Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire de l’État et statistique, où en est on ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Mesures d’impact (social) et impacts des mesures", Illona Delouette et Florence Jany-Catrice (Clersé Lille1) org., MESHS Lille, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation modération. Avec Jean-Pierre Beaud (UQUAM) Session: &amp;quot;La statistique, approches globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire économique de Kyoto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Compagnie du chemin de fer du Nord ou la forteresse assiégée (1919-années 1930) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La commission centrale pour la navigation du Rhin 200 ans d’histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monnaies de nécessité ou la grande débrouille dans le Nord occupé (1914-1918) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "La théorie de la régulation à l’épreuve des crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The statistical and accounting figure and its relationship with economic development – an attempt to holistic (XVIII-XX century)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposia 14. Economic Developmente, Science and Technology, 14e Seminário Nacional de História da Ciência e da Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Belo Horizonte Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monnaies de nécessité dans la Nord de la France occupée entre 1914 et 1920, les conditions d’un transfert de souveraineté ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Banques centrales dans la Grande guerre, Banque de France Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting normalization in France since the First World War and in Great-Britain during the 1970-1980's, a first step to a comparative analysis. Actors and limits of the institutionalization of the accounting normalization in France and in Great Britain, crossed approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri-Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st World Conference of Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Frankfurt, Germany. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San José, Costa Rica</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le nord de la France et la Belgique, pionniers d’une économie sociale et solidaire comme résistance à l’emprise du marché ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouen berceau de l’économie sociale et solidaire ? Une approche territoriale comparée de la mutualité et de la coopération du XIXe au XXIe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La perception de la contribution extraordinaire sur les bénéfices de guerre en Bretagne, ou les limites de l’emprise du sentiment patriotique : un cas particulier ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande guerre des bretons, université de Rennes2, Archives départementales d’Ille et Vilaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indochina and French possessions in Asia Pacific in the French public statistics: a reflection of colonial policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 FCHS Annual Meeting "Colonialism and Resistance in the French Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Colonial Historical Society, Jun 2014, Siem Reap, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indochina and French possessions in Asia Pacific in the French public statistics: a reflection of colonial policy?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international de la Société d’Histoire coloniale française (SHCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Siem Reap, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Etienne Zannis, « La contribution extraordinaire sur les bénéfices de guerre dans le Nord Pas-de-Calais, ou les paradoxes d’une « région martyre » de la Grande Guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vallée de la Sambre dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Maubeuge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrète influence du patronat français sur un outil de régulation : la normalisation des comptabilités privées (1947-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des organisations patronales en Europe dans la régulation de l’économie (XIX-XXe siècles), université de Sorbonne – Paris Cité - Paris 13 (Pleïade-CRESC) – université de Panthéon – Sorbonne - Paris I (IDHE.S). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“French accounting normalization during the 20th Century”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3e international conference on Luca Pacioli in accounting history, Faculty of management, Istanbul </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Statistique Générale de la France dans la guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Travailler à l’arrière. 1914-1918, archives départementales de l’Aube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indice des prix de détail en France est il soluble dans le compromis néolibéral du tournant du XXe siècle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et usages des indicateurs statistiques, Université d’Amiens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation - modération avec Jean-François Eck, Pierre Tilly: « Colloque final du projet Vilport », Museum Aan de Stroom (MAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Villes portuaires, fleuves et hinterlands, emporiums de l’Occident » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Eck, Pierre Tilly et Béatrice Touchelay, Sep 2013, Anvers, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire, défaire et refaire les chiffres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XVIIIe Journées d’histoire de la comptabilité et du management, La magie du chiffre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statistique publique et pouvoir politique en France au XXe s. des relations singulières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e congrès de la Social Science History Association (SSHA), Atelier: “Power in Numbers: Organizing National Statistical Offices »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’État et l’entreprise, une histoire de la normalisation comptable et fiscale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Puissances de la norme, Université d’Orléans – Université François Rabelais de Tours, décembre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un siècle d'indice des prix de détail français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques du chiffre : Entre "managérialisation" du politique et politisation du Management, Paris ESCP Europe Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bondues, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les PME et leurs profits dans la France du XXe siècle, des contribuables et des revenus comme les autres ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profit dans les PME, perspectives historiques, 19e – 20e siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Closon commissaire de la République »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconstruction du Nord-Pas de Calais, Université Lille 3 IRHiS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Belfast, Ireland</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">organisation moderation session : “Diversité des savoirs comptables aux XIX et XXe siècle. Premiers jalons d’une approche comparative”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe congrès international d’histoire économique (WEHC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro Brazil</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que compter veut dire à la Caisse des dépôts et consignations. La fonction comptable de la CDC au travers de la presse interne pendant les Vingt Glorieuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'histoire de la comptabilité et du management (JHCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’INSEE et la délicate mesure de l’inflation dans les années 1970 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque Calmer les prix. L’adaptation des États et des acteurs économiques à la fièvre inflationniste des années 1970, Université d’Arras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arrras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lièges, Belgique</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques économiques publiques et privées en 1962: des inflexions décisives ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1962 : rupture, infléchissement, continuité ? Université Lille 3 IRHiS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’INSEE et la mesure de l’inflation adaptation et contraintes », colloque organisé par Marie-Pierre Chélini et Laurent Warlouzet, Université d’Artois, Centre de Recherche et d’Études Histoire et Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calmer les prix : l’adaptation des États et des acteurs économiques européens à la fièvre inflationniste des années 1970, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La normalisation comptable et les petites entreprises patrimoniales et familiales en France des années 1920 aux années 1970, un rendez-vous manqué ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiscalité, Droit et Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jalons pour une histoire de la RSE en France », atelier thématique « Gouvernance, responsabilité sociale et soft law : approches interdisciplinaires »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">septième congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Marie-Noëlle Jacquelin, « L’ENET-ENSET-ENS Cachan et l’enseignement de la comptabilité de 1912 aux années 1980 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de l’École normale supérieure de Cachan, Les mondes du technique au prisme de l’ENET-ENSET-ENS Cachan. Formation, recherche, sociologies et environnements (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...2699 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01723333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statistique publique et normalisation comptable en France au XXe siècle, des analogies singulières ?»</w:t>
               </w:r>
@@ -9337,2770 +9337,2770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’industrie coloniale ou les silences révélateurs de la statistique (empires belges et français mi XIXe-mi XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulat, Régis; Heyberger, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries coloniales en contexte impérial (fin XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Presses universitaires de l’UTMB, p. 163-180, 2023, 9791091901635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vérification des comptes&amp;quot; des banques nationalisées : tâtonnements réglementaires et conflits de compétences (1945-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-73, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04093161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tax evasion as seen by French tax administrations from the 1920s to the 1970s: pragmatism in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guex, Sébastien; Buclin, Hadrien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tax Evasion and Tax Havens since the Nineteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p.317-335, 2023, 978-3-031-18119-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18119-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.303-314, 2023, 978-2757439098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés, chiffres publics, XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2022, Histoire, 978-2-7535-8649-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie “ ménage ” dans l’appareil statistique français après 1945 : une catégorie symbolique des Trente glorieuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levan, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, management et société - Mélanges en l’honneur d'Henri Zimnovitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier (Paris), p.181-195, 2022, 978-2-406-12989-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147400⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés, chiffres publics, XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.257-264, 2022, Histoire, 978-2-7535-8649-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18119-1_15⟩</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une hégémonie des statistiques publiques ? XIX-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardoni, Fabien; Conchon, Anne; Margairaz, Michel; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés chiffres publics XVIII-XXIe siècle. Entre hybridation et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR Presse Universitaire de Rennes, pp.93-102, 2022, 9782753587618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestations et hybridation des chiffres publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conchon, Anne; Cardoni, Fabien; Margairaz, Michel; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffres privés chiffres publics XVIII-XXIe siècle. Entre hybridation et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR Presse Universitaire de Rennes, pp.181-198, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.185703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du texte de Stéphanie Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.157-162, 2021, 9782757433539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.107640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Margairaz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drainage des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Surun, Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Afrique 1830-1962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, p.113-119, 2020, 9782350306681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l’enrichissement de guerre en France entre 1970 et 1945 : l’État arbitre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dard, Olivier; Jens, Engels; Monier, Fréderic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’argent immoral et les profiteurs de guerre à l’époque contemporaine (1870-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.261-278, 2020, 9782807616653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British and French Colonial Statistics: Development by Hybridization from the Nineteenth to the Mid-Twentieth Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Fichter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British and French Colonialism in Africa, Asia and the Middle East Connected Empires across the Eighteenth to the Twentieth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, p.249-274, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97964-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting and wine in the Maine et Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Martin Quinn and Dr João Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting for Alcohol – accounting in brewing, distilling and viniculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge – Taylor and Francis Group, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la police du rail, l’exemple de la Compagnie du chemin de fer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Regnard, Laurence Montel, Anne Conchon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policer les mobilités en Europe et aux États-Unis du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.36-60, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cardoni</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et fraude fiscale avant la normalisation (1914-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Barrière, Régis Boulat, Alain Chatriot, Pierre Lamard et Jean-Michel Minovez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les trames de l’histoire : entreprises, territoires, consommations, institutions. Mélanges en l’honneur de Jean-Claude Daumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.591-599, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2 - Mesurer l’inflation, un processus délicat. L’exemple de l’INSEE durant les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel-Pierre Chélini; Laurent Warlouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calmer les prix. L’inflation en Europe dans les années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de SciencesPo pp.77-94, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.cheli.2017.01.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La naissance du service de vérification comptable en France (1933) ou la confiance déçue ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Floquet, Pierre Labardin, Yves Le Van </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire comme méthode pour comprendre le management. Mélanges en l’honneur du professeur Marc Nikitin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.247-260, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apprendre le geste : introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bouillon, André Guillerme, Martine Mille et Gersende Piernas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestes techniques, techniques du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, pp.43-48, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La main invisible du patronat francais sur la normalisation des comptabilités privées ( 1943-1969)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Fraboulet, Michel Margairaz, Pierre Vernus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Réguler l’économie. L’apport des organisations patronales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.255-263, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épuration au lendemain du second conflit mondial : taxation et confiscation des profits illicites dans la France du Nord (1944-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandenbussche, Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épuration en Belgique et dans la zone interdite (1944-1949)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social sciences of quantification in France: an overview - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Margairaz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno, Isabelle; JANY-CATRICE, Florence; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-14, 2016, 978-3-319-43999-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44000-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épuration au lendemain du second conflit mondial : taxation et confiscation des profits illicites dans la France du Nord (1944-1963) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Vandenbussche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épuration en Belgique et dans la zone interdite (1944-1949)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, IRHiS, pp.9-30, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec B Jugobert et A Gély, Statistical argument; construction, uses and controversies. Prices and purchasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bruno; Florence Jany-Catrice; Beatrice Touchelay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.161-171, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Private accounting, statistics and national accounting in France: a unique relationship (1920-1960s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bruno et Florence Jany-Catrice, Beatrice Touchelay </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.139-149, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating public policies or measuring the performance of public services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cardoni, Fabien and Conchon, Anne and Margairaz, Michel and Touchelay, Béatrice. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bruno, Isabelle; Jany-Catrice, F.; Touchelay, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From politics of large number to target-driven politics. Social sciences of quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.129-138, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine minier comme instrument de développement durable : la commune de Loos-en-Gohelle (Pas-de-Calais), un modèle de gestion écologique de l'après mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aprile, S.; de Oliveira, M.; Touchelay, Béatrice; Hoin, K. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Houillères entre l'État, le marché et la société !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.273-284, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et industries sous la contrainte : le Syndicat des fabricants de toiles d’Armentières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siécles. Mélanges en l’honneur de Jean-Francois Eck, F Berger, M Rapoport, P Tilly, B Touchelay (éd.), Roubaix, AMNT, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dimension partenariale de la normalisation comptable en France, une exception ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Burlaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité, Finance et Politique. De la pratique à la théorie : l’art de la conceptualisation.Mélanges en l’honneur du Professeur Christian Hoarau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des experts comptables, pp.89-95, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profit des PME dans la France du XXe siècle, des revenus comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Cortat et Jean-Marc Olivier </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Le profit dans les PME, perspectives historiques, XIX-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alphil Presses universitaires suisses, pp.47-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, p.113-119, 2020, 9782350306681</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Statistique générale de la France dans la guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler à l’arrière 1914-1918, Actes du colloque international organisé à Carcassonne mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de l'Aube, pp.61-74., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.261-278, 2020, 9782807616653</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un révélateur de la situation économique du département : les dossiers de la contribution extraordinaire sur les bénéfices de guerre » et « Entre délation et bienveillance de l’administration fiscale : l’application d’une loi mal connue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joret Eric, Lagadec Yann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-18. Hommes et femmes d’Ille-et-Vilaine dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique et historique d’Ille-et-Vilaine, Conseil général d’Ille-et-Vilaine, pp. 233 et 236., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...1513 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723214v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01723143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres mondiales et comptabilité des entreprises au XXe siècle, l’exemple de la Compagnie des chargeurs réunis. La ‘France des chiffres’ et la ‘France des mots’</w:t>
               </w:r>
@@ -12870,51 +12870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire (XIXe - début XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13667,51 +13667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Houillères entre l'État, le marché et la société. Les territoires de la résilience (XVIIIe - XXIe siècles), Villeneuve d’Ascq, PUS, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aprile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14515,185 +14515,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des normes comptables en France, les apports de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Autorité des normes comptables 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La légitimité des normes comptables Rapport pour l'Autorité des normes comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Chantiri Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRHiS - CREFIGE - ANC. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674949v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-01722786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des statistiques du travail entre 1891 et 1967 ou la construction d’une réalité économique, politique et sociale</w:t>
               </w:r>
@@ -15637,51 +15637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACF14AEE"/>
+    <w:nsid w:val="FF880FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15868,51 +15868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-touchelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-6358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05652272X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05286276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yq3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Touchelay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mc Watters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.416.0629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/es/khq144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-89XGDP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05394333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.383-401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PKZPQLVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrosi&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05448437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0064" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.039.0059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heuguebart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/utbm.boula.2023.01.0163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147400" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18119-1_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185608" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185656" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.107640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97964-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721941v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cheli.2017.01.0077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03513014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723134v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0385" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04546491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.11108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapoport" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boutique-experts-comptables.com/Histoire-de-la-profession" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.108245" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426370v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Az&#233;ma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L&#233;vy-Bruhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-touchelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-6358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05652272X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05286276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yq3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.435.0399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04228469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Touchelay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mc Watters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.416.0629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/es/khq144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-89XGDP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05394333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05448437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrosi&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.383-401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PKZPQLVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0064" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.039.0059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heuguebart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/utbm.boula.2023.01.0163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18119-1_15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147400" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185608" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185656" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.107640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97964-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721941v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cheli.2017.01.0077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03513014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0385" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04546491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.11108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapoport" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boutique-experts-comptables.com/Histoire-de-la-profession" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.108245" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426370v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Az&#233;ma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L&#233;vy-Bruhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05240181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>