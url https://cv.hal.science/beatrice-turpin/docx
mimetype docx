--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1123,230 +1123,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des langages meurtriers</w:t>
+                <w:t xml:space="preserve">Une sémiotique des discours meurtriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turpin Béatrice; Patiño-Lakatos Gabriela Cristina; Aubry Laurence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours meurtriers aujourd’hui,</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.380, 2022, Comparatisme et Société / Comparatism and Society, ISBN (Broché) 9782807616332 ISBN (PDF) 9782807616349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680883v1</w:t>
+                <w:t xml:space="preserve">hal-04167626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sémiotique des discours meurtriers</w:t>
+                <w:t xml:space="preserve">La fabrique des langages meurtriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Patiño-Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les discours meurtriers aujourd’hui,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparatisme et Société / Comparatism and Society (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-25, 2022, 9782807616332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b19091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167626v2</w:t>
+                <w:t xml:space="preserve">hal-03680883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite dans la circulation des discours: l'idéologie et ses marques. La représentation des Roms dans la presse française</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida L&#250;cia Machado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Muniz Proen&#231;a Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062545ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SEM.2006.034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE539DD6DBEC635B6F3ED891249B11E2A17144E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/43765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04063036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167626v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grupoautentica.com.br/autentica/livros/representacoes-do-outro/1395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida L&#250;cia Machado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Muniz Proen&#231;a Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062545ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SEM.2006.034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE539DD6DBEC635B6F3ED891249B11E2A17144E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/43765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04063036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167626v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grupoautentica.com.br/autentica/livros/representacoes-do-outro/1395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>