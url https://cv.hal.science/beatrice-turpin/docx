--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -66,663 +66,745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação: Dossiê “Discurso, memória e migrações”</w:t>
+                <w:t xml:space="preserve">John E. Joseph, Saussure traduit de l’anglais (Royaume‑Uni) par Nathalie Vincent-Arnaud, Limoges, Lambert-Lucas, 2021, 808 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (71), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13vbf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683612v1</w:t>
+                <w:t xml:space="preserve">hal-05619470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et éditorialisation des récits sur la banlieue : paratexte iconique et transfert culturel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apresentação: Dossiê “Discurso, memória e migrações”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lúcia Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gláucia Muniz Proença Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Université Fédérale du Minas Gerais, 28 (1), pp.419-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453854v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peirce - Freud : le jeu des signes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traduction et éditorialisation des récits sur la banlieue : paratexte iconique et transfert culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage &amp; inconscient : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Traduire la banlieue: problématiques, enjeux, perspectives, 31 (1), p. 23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062545ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683079v1</w:t>
+                <w:t xml:space="preserve">hal-03453854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducteurs normatifs et discrimination. Un regard sur les Tsiganes dans les journaux du début du XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peirce - Freud : le jeu des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nommer la ségrégation en sociolinguistique urbaine. Les dimensions socio-spatiales du processus, 1 (3), pp.107-121</w:t>
+              <w:t xml:space="preserve">Langage &amp; inconscient : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Langage et inconscient, pp.421-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357909v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sémiotique du politique : schèmes mythiques du national-populisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inducteurs normatifs et discrimination. Un regard sur les Tsiganes dans les journaux du début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiotica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nommer la ségrégation en sociolinguistique urbaine. Les dimensions socio-spatiales du processus, 1 (3), pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/SEM.2006.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01265897v1</w:t>
+                <w:t xml:space="preserve">halshs-02357909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, langue et parole dans les cours et les notes de linguistique générale de F. de Saussure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour une sémiotique du politique : schèmes mythiques du national-populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159, pp.285-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/SEM.2006.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357777v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, langue et parole dans les cours et les notes de linguistique générale de F. de Saussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 49, pp.251-266</w:t>
+              <w:t xml:space="preserve">, 1995, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403470v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, langage et langue chez Saussure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discours, langue et parole dans les cours et les notes de linguistique générale de F. de Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 49, pp.251-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation, langage et langue chez Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 47, pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -732,126 +814,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Patiño-Lakatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparatisme et Société / Comparatism and Society (44), pp.380, 2022, Hubert Roland, 9782807616332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -861,964 +943,964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meurtrier (discours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation(s). Les notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 369-377, 2023, Collection Langages (ISSN 1285-6096), 979-10-362-0589-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine (discours de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation(s). Les notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 155-164, 2023, Collection Langages (ISSN 1285-6096), 979-10-362-0589-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sémiotique des discours meurtriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours meurtriers aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comparatisme et Société / Comparatism and Society (44), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 233-257, 2022, 9782807616332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sémiotique des discours meurtriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La fabrique des langages meurtriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Patiño-Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les discours meurtriers aujourd’hui,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparatisme et Société / Comparatism and Society (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-25, 2022, 9782807616332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b19091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167626v2</w:t>
+                <w:t xml:space="preserve">hal-03680883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des langages meurtriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une sémiotique des discours meurtriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turpin Béatrice; Patiño-Lakatos Gabriela Cristina; Aubry Laurence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours meurtriers aujourd’hui,</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.380, 2022, Comparatisme et Société / Comparatism and Society, ISBN (Broché) 9782807616332 ISBN (PDF) 9782807616349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680883v1</w:t>
+                <w:t xml:space="preserve">hal-04167626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite dans la circulation des discours: l'idéologie et ses marques. La représentation des Roms dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driss Ablali, Guy Achard-Bayle, Sandrine Reboul-Touré, Malika Temmar (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 384-406, 2018, ISBN: 9783034326438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discriminação dos ciganos na imprensa francesa (trad. C. de Brito, A. Chaves)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glaucia Lara e Rita Limberti (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representações do outro. Discurso, (des)igualdade e exclusão</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autêntica; Sao Paulo, Belo Horizonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 117-134, 2016, ISBN: 978-85-513-0028-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAUSSURE ARGOTOLOGUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masaryk University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivité vs identité dans les langues, Alena Podhorná-Polická (éd.), Muni Press, Masarykova Univerzita, Brno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015, 978-80-210-5739-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sémiotisation de l'hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et sémiotisation de l'espace Les représentations de la banlieue et de sa jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, collection Espaces discursifs, 978-2-336-00462-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE TERME FRANCOPHONIE DANS LES DICTIONNAIRES DE LANGUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encrage / Les Belles lettres, p. 111-122, 2006, 2-910687-20-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation dans la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, coll. "Explorations psychanalytiques", 2-912404-55-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1828,229 +1910,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sémiologie saussurienne : d’une sémiotique des textes à une sémiotique des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand dire, c’est faire&amp;quot;. Position de la question à l’aune de la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saussure et la linguistique géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2197,51 +2279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida L&#250;cia Machado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Muniz Proen&#231;a Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062545ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SEM.2006.034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE539DD6DBEC635B6F3ED891249B11E2A17144E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/43765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04063036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167626v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grupoautentica.com.br/autentica/livros/representacoes-do-outro/1395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vbf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida L&#250;cia Machado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Muniz Proen&#231;a Lara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062545ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SEM.2006.034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE539DD6DBEC635B6F3ED891249B11E2A17144E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/43765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04063036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167626v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1172245#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grupoautentica.com.br/autentica/livros/representacoes-do-outro/1395" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>