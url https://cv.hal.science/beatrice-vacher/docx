--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Vacher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6585-2787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057548994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coach professionnel IMT- Institut Mines Telecom</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence - gestion, innovation, communication organisationnelle, management, IMT Mines AlbiChercheuse associée au MICA, Axe COS, Communication, Organisations et Sociétés, EA 4426 du Ministère de la Recherche, Université de Bordeaux Montaigne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CCRRDT Occitanie, comité consultatif régional pour la recherche et le développement technologique, et membre de son comité de pilotage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-14 Membre du conseil d’administration de la SFSIC : secrétaire générale de 2010 à 2012 ; commission internationale de 2012 à 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du Groupe d’Etude et de Recherche « Lilith » (label SFSIC en janvier 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-14 Chargée de cours à l’école des Mines d’Albi et de Nantes, à l’Université d’Oviedo, Bordeaux 1, Marseille 3, Toulouse 1, Nice Sophia-Antipolis, à l’IEP d’Aix-en-Provence</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-08 Chercheur associée, Université d’Aix-Marseille III puis IEP d’Aix-en-Provence</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">97-2005 Maître Assistant, écoles des Mines d’Albi (1997-2002) puis d’Alès (2002-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992-96 Doctorante puis secrétaire général au CRG de l'école Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-95 Chef de projet en communication, organisation et informatique : Spie Batignolle, Apple Center, Bank of America, statut indépendant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 Certification Coach&Team promotion CT11 Alliance Coach Toulouse, RNCP27367</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 Qualification pour le poste de professeur en sections 71</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Habilitation à diriger des Recherches en Sciences de l’Information Communication : « Puissance de l’écoute flottante dans l’action collective. Agencements organisationnels et communicationnels des activités d’information », Université de Bordeaux Montaigne,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jury : G. Gramaccia (parrain), F. Martin-Juchat, S. Pène, V. Meyer, A. Kiyindou, J.L. Piñuel</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 Qualification pour le poste de Maître de conférences en sections 71 et 06</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996 Doctorat en Sciences de Gestion : « Les malentendus de l'information. Pour une approche pragmatique de la gestion de l'information en entreprise », école Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec félicitations du jury (M. Berry, J. Girin, C. Riveline, A. Henry, F. Rowe, F. Pavé). Publiée en 1997 éditions de l’A.D.B.S., primée en 1998 (prix I.E.C.).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992 DEA Méthodes Scientifiques de Gestion, Paris IX-Dauphine, Mention Assez bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire principal : « L’information, du concept au carton », dirigé par M. Berry. Autres mémoires : « L’intelligence artificielle distribuée », « SIAD et systèmes experts »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1986 MIAGE, maîtrise d’information appliquée à la gestion, Paris IX-Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. , Le Bis I. (2014), Histoires sans fin des technologies de l’écrit, Éd. Presses des Mines, Collection Les carnets de Lilith, Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2014) (dir.), Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté, Éd. Presses des Mines, Collection Les carnets de Lilith, Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2013), Puissance de l’écoute flottante dans l’action collective, HDR, université Bordeaux Montaigne, 14 avril.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B., Andonova Y., Wilhelm C., (2012), « Usages des TIC à l’épreuve de l’interculturel. Analyse comparative de trois associations », IV Congreso Internacional Comunicación Social, Tenerife, 4-8 déc.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B., Andonova Y. (2011), « Reconnaissance dans les organisations. Précisions terminologiques », Revue Communication, Laval, Québec</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2010), « Sens et normes font-ils bon ménage dans les organisations ? », Revue Etude de communication 34/2010, p. 127-142</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2010), “Una de las responsabilidades del profesor de TCI: interactuar, transmitir y abrir a la crítica”, Revista Latina de Comunicación Social (DialogosFelafacs) n°80, abril-junio</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2008), « L'agencement de recherche en communication organisationnelle : une façon méthodique de mener une recherche action », in Bouzon A., Meyer V. (dir.), La communication des organisations. Entre recherche et action, L’Harmattan, Paris, p. 19-35</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2007), « Oubli, étourderie, ruse et bricolage organisés : arrêt sur théories », In Repenser la communication dans les organisations, Bonneville L., Grosjean S. (dir.), Paris, Éd. l'Harmattan, p. 25-50</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2004), « Du bricolage informationnel à la litote organisationnelle. Ou comment considérer le bricolage au niveau stratégique ? », Revue Sciences de la Société n°63, p. 133-150</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Urso D., Vacher B. (2004), « Un homme à tout savoir ? Les limites de l'approche par les connaissances. Le cas exemplaire de l'outillage de mise en forme », Revue Gérer et Comprendre n°76, juin, p. 31-41</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2002), « Dans quelles mesures les TIC jouent-elles un rôle stratégique pour les PME ? », Revue internationale PME, vol. 15, nos 3-4, p. 37-61</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2001), « Faire ou prouver ? L’écrit de l’Assurance Qualité », in Le langage dans les organisations. Une nouvelle donne, Pène S., Borzeix A., Fraenkel B. (dir.), Paris, Éd. l'Harmattan, p. 115-130</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (1997), La gestion de l’information en entreprise. Enquête sur l’oubli, l’étourderie, la ruse et le bricolage organisés, ADBS Editions, Paris, 231 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polliniser les matins malins ou le plaisir d'enseigner ! Qu’est-ce qui fait le succès des partages autour de la pédagogie entre enseignants chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication des organisations, une prise sur le réel : interpréter et agir, prendre du recul et rebondir. Le cas d’un programme d’enseignement a l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans les organisations. Précisions terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.1968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et normes font-ils bon ménage dans les organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una de las responsabilidades del profesor de TCI: interactuar, transmitir y abrir a la crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos de la Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance de l’individu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.136 - 147. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation entre communication, information et organisation en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus stratégiques de la discrétion des services documentaires Théories et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.433.0200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible et structurante matérialité de l'information et de communication organisationnelles : une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme à tout savoir ? les limites de l'approche par les connaissances : le cas exemplaire de l'outillage de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, p.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme à tout savoir ? Les limites de l’approche par les connaissances. Le cas exemplaire de l’outillage de mise en forme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bricolage informationnel à la litote organisationnelle Ou comment considérer le bricolage au niveau stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge renewal in industry, a question of relationship between product and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2/3), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2004.005329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelles mesures les TIC jouent-elles un rôle stratégique pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (n° 3-4), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la manutention de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (2), p. 65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et vie ordinaire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, p. 29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INFORMATION : DU CONCEPT AU CARTON ou LE MYSTERE DE L’HOMO INFORMATIONUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL &amp;quot;AGENCEMENT&amp;quot; DE INVESTIGACIÓN ACCIÓN EN COMUNICACIÓN ORGANIZACIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de la AE-IC, investigar la comunicacion en espana: proyectos, metodología y difusión en resultados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une des responsabilités de l'enseignant-chercheur en communication des organisations : interagir, transmettre et ouvrir à la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINER SCIENCE DE L'INFORMATION ET DE LA COMMUNICATION ET SCIENCES DE GESTION POUR ETUDIER L'ACTION COLLECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la SFSIC, « Les sciences de l’information et de la communication : affirmation et pluralité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des connaissances dans le secteur de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Partage des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France. p.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important are ICT in SME strategy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès de l’AIM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des connaissances et organisation industrielle verticale : le cas de la conception d'outillage de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontre internationale de GERPISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les modalités de renouvellement du savoir dans l'entreprise étendue? Le cas des outillages de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.991-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des tic : ce qu'en disent les pme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE ELECTRONIQUE ET NOUVELLES ORGANISATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place d'une activité de veille externe dans un réseau d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V.S.S.T.'2001 - Veille stratégique scientifique et technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, barcelone, Espagne. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert la veille en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V.S.S.T.'2001 - Veille stratégique scientifique et technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, barcelone, Espagne. pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entrepreneurs en france. une experience dans une ecole d'ingenieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ER CONGRES DE L'ACADEMIE DE L'ENTREPRENEURIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Pannes : dynamique des trajectoires technico-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Saint Laurent (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et pannes : dynamique des trajectoires technico-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kavassalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sans fin des technologies de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses des mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Lilith, Béatrice Vacher, 978-2-35671-145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02386149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kiyindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 554 p., 2013, Communication et civilisation, 2343019886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’information en entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS Editions, 231 p., 1998, Collection Sciences de l'information, Serge Cacaly, 2-84365-002-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGAGE, TRAVAIL ET NON-VERBAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol et Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire : vingt ans de recherches et de publications en communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agencement de recherche en communication organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle, entre recherche et action, Bouzon A., Meyer V. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.19-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en France : en formalisme et débrouillardise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la communication des organisations : tendances internationales, Rogojinaru A., Bouzon A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tritonic, Bucarest, pp.33-56, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli, étourderie, ruse et bricolage organisés : arrêt sur théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Grosjean et Luc Bonneville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la communication dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2007, 978-2-296-18298-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLES D'UN AGENCEMENT DOCUMENTAIRE. L'ACTIVITÉ DOCUMENTAIRE ET LES TIC : UN POINT DE VUE PRIVILÉGIÉ SUR LES RELATIONS AU TRAVAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’école des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va le travail à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’Anne-France de Saint-Laurent Kogan et Jean-Luc Metger,, 2007, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou prouver ? L’écrit de l’Assurance Qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pène, Annie Borzeix, Beatrice Fraenkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage dans les organisations. Une nouvelle donne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2001, 2-7475-0666-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance de l'entreprise, chap 1.1, 1.2, 1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Techniques documentaires - guide pratique pour la gestion et la recherche d'information (Chap. 1.1, 1.2, 1.3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, 2000, 2-7337-0144-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot;Une technologie invisible ?&amp;quot; de Michel Berry, 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malentendus de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Polytechnique, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUISSANCE DE L'ECOUTE FLOTTANTE DANS L'ACTION COLLECTIVE. Agencements organisationnels et communicationnels des activités d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00872446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRER PARTI DU BRICOLAGE INFORMATIONNEL : UNE APPROCHE PRAGMATIQUE EN MANAGEMENT, UN DEFI EN MATIERE DE QUALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Vacher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6585-2787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057548994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coach professionnel IMT- Institut Mines Telecom</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence - gestion, innovation, communication organisationnelle, management, IMT Mines AlbiChercheuse associée au MICA, Axe COS, Communication, Organisations et Sociétés, EA 4426 du Ministère de la Recherche, Université de Bordeaux Montaigne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du CCRRDT Occitanie, comité consultatif régional pour la recherche et le développement technologique, et membre de son comité de pilotage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-14 Membre du conseil d’administration de la SFSIC : secrétaire générale de 2010 à 2012 ; commission internationale de 2012 à 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du Groupe d’Etude et de Recherche « Lilith » (label SFSIC en janvier 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-14 Chargée de cours à l’école des Mines d’Albi et de Nantes, à l’Université d’Oviedo, Bordeaux 1, Marseille 3, Toulouse 1, Nice Sophia-Antipolis, à l’IEP d’Aix-en-Provence</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-08 Chercheur associée, Université d’Aix-Marseille III puis IEP d’Aix-en-Provence</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">97-2005 Maître Assistant, écoles des Mines d’Albi (1997-2002) puis d’Alès (2002-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992-96 Doctorante puis secrétaire général au CRG de l'école Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-95 Chef de projet en communication, organisation et informatique : Spie Batignolle, Apple Center, Bank of America, statut indépendant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 Certification Coach&Team promotion CT11 Alliance Coach Toulouse, RNCP27367</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 Qualification pour le poste de professeur en sections 71</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Habilitation à diriger des Recherches en Sciences de l’Information Communication : « Puissance de l’écoute flottante dans l’action collective. Agencements organisationnels et communicationnels des activités d’information », Université de Bordeaux Montaigne,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jury : G. Gramaccia (parrain), F. Martin-Juchat, S. Pène, V. Meyer, A. Kiyindou, J.L. Piñuel</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 Qualification pour le poste de Maître de conférences en sections 71 et 06</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996 Doctorat en Sciences de Gestion : « Les malentendus de l'information. Pour une approche pragmatique de la gestion de l'information en entreprise », école Polytechnique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec félicitations du jury (M. Berry, J. Girin, C. Riveline, A. Henry, F. Rowe, F. Pavé). Publiée en 1997 éditions de l’A.D.B.S., primée en 1998 (prix I.E.C.).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992 DEA Méthodes Scientifiques de Gestion, Paris IX-Dauphine, Mention Assez bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire principal : « L’information, du concept au carton », dirigé par M. Berry. Autres mémoires : « L’intelligence artificielle distribuée », « SIAD et systèmes experts »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1986 MIAGE, maîtrise d’information appliquée à la gestion, Paris IX-Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. , Le Bis I. (2014), Histoires sans fin des technologies de l’écrit, Éd. Presses des Mines, Collection Les carnets de Lilith, Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2014) (dir.), Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté, Éd. Presses des Mines, Collection Les carnets de Lilith, Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2013), Puissance de l’écoute flottante dans l’action collective, HDR, université Bordeaux Montaigne, 14 avril.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B., Andonova Y., Wilhelm C., (2012), « Usages des TIC à l’épreuve de l’interculturel. Analyse comparative de trois associations », IV Congreso Internacional Comunicación Social, Tenerife, 4-8 déc.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B., Andonova Y. (2011), « Reconnaissance dans les organisations. Précisions terminologiques », Revue Communication, Laval, Québec</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2010), « Sens et normes font-ils bon ménage dans les organisations ? », Revue Etude de communication 34/2010, p. 127-142</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2010), “Una de las responsabilidades del profesor de TCI: interactuar, transmitir y abrir a la crítica”, Revista Latina de Comunicación Social (DialogosFelafacs) n°80, abril-junio</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2008), « L'agencement de recherche en communication organisationnelle : une façon méthodique de mener une recherche action », in Bouzon A., Meyer V. (dir.), La communication des organisations. Entre recherche et action, L’Harmattan, Paris, p. 19-35</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2007), « Oubli, étourderie, ruse et bricolage organisés : arrêt sur théories », In Repenser la communication dans les organisations, Bonneville L., Grosjean S. (dir.), Paris, Éd. l'Harmattan, p. 25-50</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2004), « Du bricolage informationnel à la litote organisationnelle. Ou comment considérer le bricolage au niveau stratégique ? », Revue Sciences de la Société n°63, p. 133-150</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Urso D., Vacher B. (2004), « Un homme à tout savoir ? Les limites de l'approche par les connaissances. Le cas exemplaire de l'outillage de mise en forme », Revue Gérer et Comprendre n°76, juin, p. 31-41</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2002), « Dans quelles mesures les TIC jouent-elles un rôle stratégique pour les PME ? », Revue internationale PME, vol. 15, nos 3-4, p. 37-61</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (2001), « Faire ou prouver ? L’écrit de l’Assurance Qualité », in Le langage dans les organisations. Une nouvelle donne, Pène S., Borzeix A., Fraenkel B. (dir.), Paris, Éd. l'Harmattan, p. 115-130</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B. (1997), La gestion de l’information en entreprise. Enquête sur l’oubli, l’étourderie, la ruse et le bricolage organisés, ADBS Editions, Paris, 231 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polliniser les matins malins ou le plaisir d'enseigner ! Qu’est-ce qui fait le succès des partages autour de la pédagogie entre enseignants chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication des organisations, une prise sur le réel : interpréter et agir, prendre du recul et rebondir. Le cas d’un programme d’enseignement a l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans les organisations. Précisions terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.1968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et normes font-ils bon ménage dans les organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una de las responsabilidades del profesor de TCI: interactuar, transmitir y abrir a la crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos de la Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance de l’individu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.136 - 147. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation entre communication, information et organisation en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus stratégiques de la discrétion des services documentaires Théories et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.433.0200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible et structurante matérialité de l'information et de communication organisationnelles : une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme à tout savoir ? Les limites de l’approche par les connaissances. Le cas exemplaire de l’outillage de mise en forme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bricolage informationnel à la litote organisationnelle Ou comment considérer le bricolage au niveau stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme à tout savoir ? les limites de l'approche par les connaissances : le cas exemplaire de l'outillage de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, p.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge renewal in industry, a question of relationship between product and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2/3), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2004.005329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelles mesures les TIC jouent-elles un rôle stratégique pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (n° 3-4), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la manutention de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (2), p. 65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et vie ordinaire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, p. 29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INFORMATION : DU CONCEPT AU CARTON ou LE MYSTERE DE L’HOMO INFORMATIONUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL &amp;quot;AGENCEMENT&amp;quot; DE INVESTIGACIÓN ACCIÓN EN COMUNICACIÓN ORGANIZACIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de la AE-IC, investigar la comunicacion en espana: proyectos, metodología y difusión en resultados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une des responsabilités de l'enseignant-chercheur en communication des organisations : interagir, transmettre et ouvrir à la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINER SCIENCE DE L'INFORMATION ET DE LA COMMUNICATION ET SCIENCES DE GESTION POUR ETUDIER L'ACTION COLLECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la SFSIC, « Les sciences de l’information et de la communication : affirmation et pluralité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des connaissances dans le secteur de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Partage des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France. p.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important are ICT in SME strategy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès de l’AIM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des connaissances et organisation industrielle verticale : le cas de la conception d'outillage de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontre internationale de GERPISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les modalités de renouvellement du savoir dans l'entreprise étendue? Le cas des outillages de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.991-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des tic : ce qu'en disent les pme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE ELECTRONIQUE ET NOUVELLES ORGANISATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place d'une activité de veille externe dans un réseau d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V.S.S.T.'2001 - Veille stratégique scientifique et technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, barcelone, Espagne. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert la veille en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V.S.S.T.'2001 - Veille stratégique scientifique et technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, barcelone, Espagne. pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entrepreneurs en france. une experience dans une ecole d'ingenieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ER CONGRES DE L'ACADEMIE DE L'ENTREPRENEURIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Pannes : dynamique des trajectoires technico-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Saint Laurent (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et pannes : dynamique des trajectoires technico-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kavassalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sans fin des technologies de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses des mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Lilith, Béatrice Vacher, 978-2-35671-145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02386149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kiyindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 554 p., 2013, Communication et civilisation, 2343019886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’information en entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS Editions, 231 p., 1998, Collection Sciences de l'information, Serge Cacaly, 2-84365-002-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGAGE, TRAVAIL ET NON-VERBAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol et Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire : vingt ans de recherches et de publications en communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agencement de recherche en communication organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle, entre recherche et action, Bouzon A., Meyer V. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.19-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en France : en formalisme et débrouillardise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la communication des organisations : tendances internationales, Rogojinaru A., Bouzon A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tritonic, Bucarest, pp.33-56, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli, étourderie, ruse et bricolage organisés : arrêt sur théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Grosjean et Luc Bonneville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la communication dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2007, 978-2-296-18298-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLES D'UN AGENCEMENT DOCUMENTAIRE. L'ACTIVITÉ DOCUMENTAIRE ET LES TIC : UN POINT DE VUE PRIVILÉGIÉ SUR LES RELATIONS AU TRAVAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’école des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va le travail à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’Anne-France de Saint-Laurent Kogan et Jean-Luc Metger,, 2007, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou prouver ? L’écrit de l’Assurance Qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pène, Annie Borzeix, Beatrice Fraenkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage dans les organisations. Une nouvelle donne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2001, 2-7475-0666-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance de l'entreprise, chap 1.1, 1.2, 1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Techniques documentaires - guide pratique pour la gestion et la recherche d'information (Chap. 1.1, 1.2, 1.3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weka, 2000, 2-7337-0144-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot;Une technologie invisible ?&amp;quot; de Michel Berry, 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malentendus de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Polytechnique, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUISSANCE DE L'ECOUTE FLOTTANTE DANS L'ACTION COLLECTIVE. Agencements organisationnels et communicationnels des activités d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00872446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRER PARTI DU BRICOLAGE INFORMATIONNEL : UNE APPROCHE PRAGMATIQUE EN MANAGEMENT, UN DEFI EN MATIERE DE QUALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DBC883C"/>
+    <w:nsid w:val="5F14EB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6585-2787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057548994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543387v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8603" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.433.0200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2004.005329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent (de)" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Saint Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kavassalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952889v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Malli&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Rouzic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/l-histoire-sans-fin-des-technologies-de-l-ecrit/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communication_et_debat_public_les_reseaux_numeriques_au_service_de_la_democratie_beatrice_vacher_christian_le_moenne_alain_kiyindou-9782343019888-41808.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1387" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02493261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6585-2787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057548994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543387v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8603" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.433.0200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2004.005329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent (de)" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Saint Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kavassalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952889v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Malli&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Rouzic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/l-histoire-sans-fin-des-technologies-de-l-ecrit/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communication_et_debat_public_les_reseaux_numeriques_au_service_de_la_democratie_beatrice_vacher_christian_le_moenne_alain_kiyindou-9782343019888-41808.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1387" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02493261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>