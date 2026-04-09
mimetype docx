--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,1527 +100,1527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martins</w:t>
+                <w:t xml:space="preserve">Nada Šupljika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Paić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (19), pp.5046-5066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+                <w:t xml:space="preserve">hal-05359905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (19), pp.5046-5066. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359905v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Serrano</w:t>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Godin</w:t>
+                <w:t xml:space="preserve">Aurélie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771131v1</w:t>
+                <w:t xml:space="preserve">hal-04575964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Champiré</w:t>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Braka</w:t>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cosson</w:t>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Corret</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575964v1</w:t>
+                <w:t xml:space="preserve">hal-04771131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Lozančić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Novačić</w:t>
+                <w:t xml:space="preserve">Elodie Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Matičević</w:t>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Matijević</w:t>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208410v1</w:t>
+                <w:t xml:space="preserve">hal-04208405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Lozančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matičević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Matijević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208415v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Girardin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.805. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04208405v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-engineering of CUP1 promoter and Cup2/Ace1 transactivator to convert Saccharomyces cerevisiae into a whole-cell eukaryotic biosensor capable of detecting 10 nM of bioavailable copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIM kinases, promising but reluctant therapeutic targets: chemistry and preclinical validation in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Žunar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114502⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (13), pp.2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11132090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820214v1</w:t>
+                <w:t xml:space="preserve">hal-03721458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases, promising but reluctant therapeutic targets: chemistry and preclinical validation in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-engineering of CUP1 promoter and Cup2/Ace1 transactivator to convert Saccharomyces cerevisiae into a whole-cell eukaryotic biosensor capable of detecting 10 nM of bioavailable copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Žunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (13), pp.2090. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11132090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721458v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiga Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.85. </w:t>
@@ -1652,373 +1652,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Heterospirocycles through Gold‐(I) Catalysis, Useful Building Blocks for Medicinal Chemistry</w:t>
+                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Marzag</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202101080⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411162v1</w:t>
+                <w:t xml:space="preserve">hal-03348966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Heterospirocycles through Gold‐(I) Catalysis, Useful Building Blocks for Medicinal Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Marzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202101080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348966v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromin Structure, Functions and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,90 +2202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at the Molecular Level using Robust Biochemical Approaches of a New Kinase Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.e59820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,90 +2453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2836,889 +2836,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fraction of neurofibromin interacts with PML bodies in the nucleus of the CCF astrocytoma cell line.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nf1 RasGAP Inhibition of LIMK2 Mediates a New Cross-Talk between Ras and Rho Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 418 (4), pp.689-94. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721861v1</w:t>
+                <w:t xml:space="preserve">hal-03054185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 420 (2), pp.247-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nf1 RasGAP Inhibition of LIMK2 Mediates a New Cross-Talk between Ras and Rho Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A fraction of neurofibromin interacts with PML bodies in the nucleus of the CCF astrocytoma cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gombault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418 (4), pp.689-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03054185v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumission sans pression, médiatisation d’un tsunami et don d’argent : efficacité comparée de la porte-au-nez et du « vous êtes libre de… »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pascual</w:t>
+                <w:t xml:space="preserve">A phenotypic study of TFS1 mutants differentially altered in the inhibition of Ira2p or CPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vallée</w:t>
+                <w:t xml:space="preserve">Jonas Warringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gueguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59 (1), pp.79-84. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.867-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00535.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493142v1</w:t>
+                <w:t xml:space="preserve">hal-00522432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenotypic study of TFS1 mutants differentially altered in the inhibition of Ira2p or CPY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gombault</w:t>
+                <w:t xml:space="preserve">Soumission sans pression, médiatisation d’un tsunami et don d’argent : efficacité comparée de la porte-au-nez et du « vous êtes libre de… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Warringer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00535.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Basis of the Tfs1/Ira2 Interaction: A Combined Protein Engineering and Molecular Modelling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip 1p: a novel subunit of acyl-CoA ceramide synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,325 +3883,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides corresponding to the N- and C-terminal parts of PEBP are well-structured in solution: new insights into their possible interaction with partners in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lcb4p Is a Key Regulator of Ceramide Synthesis from Exogenous Long Chain Sphingoid Base in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouichi Funato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Riezman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (9), pp.7325-7334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M209925200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118669v1</w:t>
+                <w:t xml:space="preserve">hal-02118660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lcb4p Is a Key Regulator of Ceramide Synthesis from Exogenous Long Chain Sphingoid Base in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptides corresponding to the N- and C-terminal parts of PEBP are well-structured in solution: new insights into their possible interaction with partners in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouichi Funato</w:t>
+                <w:t xml:space="preserve">G Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Lombardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">H. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Riezman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (2), pp.47-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118660v1</w:t>
+                <w:t xml:space="preserve">hal-02118669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and Trafficking of Sphingolipids in the Yeast Saccharomyces cerevisiae †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Funato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (51), pp.15105-15114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,312 +4241,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lag1p and Lac1p Are Essential for the Acyl-CoA–dependent Ceramide Synthase Reaction in Saccharomyces cerevisae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of bovine phosphatidylethanolamine-binding protein with model membranes. Evidence of affinity for negatively charged membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schorling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">P Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Barz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Howard Riezman</w:t>
+                <w:t xml:space="preserve">J Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Maget-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (22), pp.5831-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118674v1</w:t>
+                <w:t xml:space="preserve">hal-02118681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bovine phosphatidylethanolamine-binding protein with model membranes. Evidence of affinity for negatively charged membranes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lag1p and Lac1p Are Essential for the Acyl-CoA–dependent Ceramide Synthase Reaction in Saccharomyces cerevisae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schorling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Brochon</w:t>
+                <w:t xml:space="preserve">Wolfgang Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maget-Dana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (11), pp.3417-3427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.12.11.3417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118681v1</w:t>
+                <w:t xml:space="preserve">hal-02118674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and physicochemical properties of the bovine brain phosphatidylethanolamine-binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the phosphatidylethanolamine-binding protein from bovine brain: a novel structural class of phospholipid-binding proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,868 +4774,868 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Plé</w:t>
+                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Verrecchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Margaux Sainjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Brion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
+              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820416v1</w:t>
+                <w:t xml:space="preserve">hal-04822252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823051v1</w:t>
+                <w:t xml:space="preserve">hal-04820416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823073v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sainjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822252v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire invité : Signalisation cellulaire et Neurofibromatose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées NF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668422v1</w:t>
+                <w:t xml:space="preserve">hal-03560050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Signalisation cellulaire et Neurofibromatose</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delehedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">SFNano 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560050v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daligaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,480 +5684,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Plé</w:t>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
+              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928507v1</w:t>
+                <w:t xml:space="preserve">hal-02928511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928496v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bergoug</w:t>
+                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928511v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
@@ -6186,103 +6186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -6311,103 +6311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modulateurs des LIM kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropôle Grand Ouest - 14e colloque du Réseau Produits de la mer en cancérologie - 5e colloque du Réseau Canaux ioniques et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mansigné, France</w:t>
@@ -6436,90 +6436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,90 +6561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of new partners of neurofibromin: an approach to identify novel therapeutic targets for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Neurofibromatosis meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albano-Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,2088 +6695,2088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global NF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679991v1</w:t>
+                <w:t xml:space="preserve">hal-04779581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228729v1</w:t>
+                <w:t xml:space="preserve">hal-03679991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779581v1</w:t>
+                <w:t xml:space="preserve">hal-05228729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the regulation of actin cytoskeleton dynamics via the Rho/ROCK/LIMK2/cofilin signalling pathway: a novel mechanism of regulation of cofilin by LIMK2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Ljubljana, virtual, Slovenia</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680139v1</w:t>
+                <w:t xml:space="preserve">hal-03679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation of Neurofibromin and its SecPH Domain Plays a Role in Their Functions and Implies Unexpected Structural Requirements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">New molecular insights into the crosstalk between Rho/ROCK/LIMK2/cofilin signalling pathway and Nf1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680001v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Perche</w:t>
+                <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Corret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daligaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lnubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668434v1</w:t>
+                <w:t xml:space="preserve">hal-03679980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the regulation of actin cytoskeleton dynamics via the Rho/ROCK/LIMK2/cofilin signalling pathway: a novel mechanism of regulation of cofilin by LIMK2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Ljubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679975v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesné</w:t>
+                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delehedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lnubljana, virtual, Slovenia</w:t>
+              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679980v1</w:t>
+                <w:t xml:space="preserve">hal-03668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular insights into the crosstalk between Rho/ROCK/LIMK2/cofilin signalling pathway and Nf1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">Sumoylation of Neurofibromin and its SecPH Domain Plays a Role in Their Functions and Implies Unexpected Structural Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lesage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679999v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Handelaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924090v1</w:t>
+                <w:t xml:space="preserve">hal-02924111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Tastet</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cubéros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Toutain</w:t>
+                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924881v1</w:t>
+                <w:t xml:space="preserve">hal-02924140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sošic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924140v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sošic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924095v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Handelaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924111v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">LARP6, a RNA−binding protein involved in translation and stability of collagen mRNA, is a new partner of Neurofibromin: Molecular studies and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924077v1</w:t>
+                <w:t xml:space="preserve">hal-02924084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP6, a RNA−binding protein involved in translation and stability of collagen mRNA, is a new partner of Neurofibromin: Molecular studies and functional implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cosson</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924084v1</w:t>
+                <w:t xml:space="preserve">hal-02924077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
@@ -8799,471 +8799,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904837v1</w:t>
+                <w:t xml:space="preserve">hal-02924070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924070v1</w:t>
+                <w:t xml:space="preserve">hal-02904837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthèse et évaluation biologique d’inhibiteurs de LIM kinases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e colloque de Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904847v1</w:t>
+                <w:t xml:space="preserve">hal-02453490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three isoforms of human LIMK2 regulate actin cytoskeleton remodeling via different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,90 +9305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9424,234 +9424,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conception, synthèse et évaluation biologique d’inhibiteurs de LIM kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karen Plé</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
+              <w:t xml:space="preserve">29e colloque de Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453490v1</w:t>
+                <w:t xml:space="preserve">hal-02904847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new primate-specific isoform of LIMK2, is associated with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th FENS (Forum of Neurosciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t>
@@ -9680,103 +9680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cubéros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération PCV FR2708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
@@ -9837,103 +9837,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-(7H-Pyrrolo[2,3-D]pyrimidin-4-yl)-3,6-dihydropyridine-(2H)-carboxamide derivatives as Limk and/or Rock kinases inhibitors for use in the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9987,103 +9987,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncanonical structural requirements of neurofibromin SUMOylation reveal a folding-deficiency of several pathogenic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10137,51 +10137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de différentes voies de transduction du signal afin de mettre à jour de nouveaux mécanismes moléculaires et de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université d'Orléans, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10368,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>