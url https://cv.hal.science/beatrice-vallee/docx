--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -100,1527 +100,1527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Šupljika</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359905v1</w:t>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Šupljika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Paić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martins</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (19), pp.5046-5066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Champiré</w:t>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Braka</w:t>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cosson</w:t>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Corret</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575964v1</w:t>
+                <w:t xml:space="preserve">hal-04771131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Serrano</w:t>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Godin</w:t>
+                <w:t xml:space="preserve">Aurélie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771131v1</w:t>
+                <w:t xml:space="preserve">hal-04575964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga</w:t>
+                <w:t xml:space="preserve">Mateja Lozančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin</w:t>
+                <w:t xml:space="preserve">Ana Matičević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Serrano</w:t>
+                <w:t xml:space="preserve">Dominik Matijević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208405v1</w:t>
+                <w:t xml:space="preserve">hal-04208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208410v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.1649. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04208415v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases, promising but reluctant therapeutic targets: chemistry and preclinical validation in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-engineering of CUP1 promoter and Cup2/Ace1 transactivator to convert Saccharomyces cerevisiae into a whole-cell eukaryotic biosensor capable of detecting 10 nM of bioavailable copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Žunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11132090⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721458v1</w:t>
+                <w:t xml:space="preserve">hal-03820214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-engineering of CUP1 promoter and Cup2/Ace1 transactivator to convert Saccharomyces cerevisiae into a whole-cell eukaryotic biosensor capable of detecting 10 nM of bioavailable copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIM kinases, promising but reluctant therapeutic targets: chemistry and preclinical validation in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Žunar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214, pp.114502. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (13), pp.2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11132090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820214v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiga Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.85. </w:t>
@@ -1652,373 +1652,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
+                <w:t xml:space="preserve">Synthesis of Heterospirocycles through Gold‐(I) Catalysis, Useful Building Blocks for Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buron</w:t>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Marzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202101080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348966v1</w:t>
+                <w:t xml:space="preserve">hal-03411162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Heterospirocycles through Gold‐(I) Catalysis, Useful Building Blocks for Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Marzag</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202101080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411162v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromin Structure, Functions and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,90 +2202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at the Molecular Level using Robust Biochemical Approaches of a New Kinase Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.e59820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,90 +2453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2836,889 +2836,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nf1 RasGAP Inhibition of LIMK2 Mediates a New Cross-Talk between Ras and Rho Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A fraction of neurofibromin interacts with PML bodies in the nucleus of the CCF astrocytoma cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47283. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418 (4), pp.689-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054185v1</w:t>
+                <w:t xml:space="preserve">hal-00721861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136281v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cadene</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420 (2), pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721771v1</w:t>
+                <w:t xml:space="preserve">hal-01136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fraction of neurofibromin interacts with PML bodies in the nucleus of the CCF astrocytoma cell line.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nf1 RasGAP Inhibition of LIMK2 Mediates a New Cross-Talk between Ras and Rho Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Aurélie Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.079⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00721861v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenotypic study of TFS1 mutants differentially altered in the inhibition of Ira2p or CPY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gombault</w:t>
+                <w:t xml:space="preserve">Soumission sans pression, médiatisation d’un tsunami et don d’argent : efficacité comparée de la porte-au-nez et du « vous êtes libre de… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Warringer</w:t>
+                <w:t xml:space="preserve">L. Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Caesar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (6), pp.867-874. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00535.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522432v1</w:t>
+                <w:t xml:space="preserve">hal-02493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumission sans pression, médiatisation d’un tsunami et don d’argent : efficacité comparée de la porte-au-nez et du « vous êtes libre de… »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Vallée</w:t>
+                <w:t xml:space="preserve">A phenotypic study of TFS1 mutants differentially altered in the inhibition of Ira2p or CPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gueguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonas Warringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.003⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.867-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00535.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02493142v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Basis of the Tfs1/Ira2 Interaction: A Combined Protein Engineering and Molecular Modelling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip 1p: a novel subunit of acyl-CoA ceramide synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,325 +3883,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lcb4p Is a Key Regulator of Ceramide Synthesis from Exogenous Long Chain Sphingoid Base in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptides corresponding to the N- and C-terminal parts of PEBP are well-structured in solution: new insights into their possible interaction with partners in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouichi Funato</w:t>
+                <w:t xml:space="preserve">G Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Lombardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">H. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Riezman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (2), pp.47-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118660v1</w:t>
+                <w:t xml:space="preserve">hal-02118669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides corresponding to the N- and C-terminal parts of PEBP are well-structured in solution: new insights into their possible interaction with partners in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lcb4p Is a Key Regulator of Ceramide Synthesis from Exogenous Long Chain Sphingoid Base in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouichi Funato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Riezman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (9), pp.7325-7334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M209925200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118669v1</w:t>
+                <w:t xml:space="preserve">hal-02118660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and Trafficking of Sphingolipids in the Yeast Saccharomyces cerevisiae †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Funato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (51), pp.15105-15114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,312 +4241,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bovine phosphatidylethanolamine-binding protein with model membranes. Evidence of affinity for negatively charged membranes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lag1p and Lac1p Are Essential for the Acyl-CoA–dependent Ceramide Synthase Reaction in Saccharomyces cerevisae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schorling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Brochon</w:t>
+                <w:t xml:space="preserve">Wolfgang Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maget-Dana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (11), pp.3417-3427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.12.11.3417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118681v1</w:t>
+                <w:t xml:space="preserve">hal-02118674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lag1p and Lac1p Are Essential for the Acyl-CoA–dependent Ceramide Synthase Reaction in Saccharomyces cerevisae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of bovine phosphatidylethanolamine-binding protein with model membranes. Evidence of affinity for negatively charged membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schorling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">P Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Barz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Howard Riezman</w:t>
+                <w:t xml:space="preserve">J Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Maget-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (22), pp.5831-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118674v1</w:t>
+                <w:t xml:space="preserve">hal-02118681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and physicochemical properties of the bovine brain phosphatidylethanolamine-binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the phosphatidylethanolamine-binding protein from bovine brain: a novel structural class of phospholipid-binding proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,868 +4774,868 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Berabez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822252v1</w:t>
+                <w:t xml:space="preserve">hal-04820416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820416v1</w:t>
+                <w:t xml:space="preserve">hal-04823051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sainjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823051v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sainjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
+              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823073v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Signalisation cellulaire et Neurofibromatose</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delehedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">SFNano 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560050v1</w:t>
+                <w:t xml:space="preserve">hal-03668422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : Signalisation cellulaire et Neurofibromatose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
+              <w:t xml:space="preserve">Journées NF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559939v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Goncalves</w:t>
+                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Godin</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Perche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668422v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daligaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,480 +5684,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergoug</w:t>
+                <w:t xml:space="preserve">K. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Casas</w:t>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928511v1</w:t>
+                <w:t xml:space="preserve">hal-02928507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928507v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">D. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928496v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
@@ -6186,103 +6186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -6311,103 +6311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modulateurs des LIM kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropôle Grand Ouest - 14e colloque du Réseau Produits de la mer en cancérologie - 5e colloque du Réseau Canaux ioniques et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mansigné, France</w:t>
@@ -6436,90 +6436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,90 +6561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of new partners of neurofibromin: an approach to identify novel therapeutic targets for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Neurofibromatosis meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albano-Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,2088 +6695,2088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global NF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779581v1</w:t>
+                <w:t xml:space="preserve">hal-03679991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679991v1</w:t>
+                <w:t xml:space="preserve">hal-05228729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228729v1</w:t>
+                <w:t xml:space="preserve">hal-04779581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the regulation of actin cytoskeleton dynamics via the Rho/ROCK/LIMK2/cofilin signalling pathway: a novel mechanism of regulation of cofilin by LIMK2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Ljubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679975v1</w:t>
+                <w:t xml:space="preserve">hal-03680139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular insights into the crosstalk between Rho/ROCK/LIMK2/cofilin signalling pathway and Nf1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lesage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679999v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sumoylation of Neurofibromin and its SecPH Domain Plays a Role in Their Functions and Implies Unexpected Structural Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Corret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesné</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lnubljana, virtual, Slovenia</w:t>
+              <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679980v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the regulation of actin cytoskeleton dynamics via the Rho/ROCK/LIMK2/cofilin signalling pathway: a novel mechanism of regulation of cofilin by LIMK2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Ljubljana, virtual, Slovenia</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680139v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New molecular insights into the crosstalk between Rho/ROCK/LIMK2/cofilin signalling pathway and Nf1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Godin</w:t>
+                <w:t xml:space="preserve">Mélissa Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Perche</w:t>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668434v1</w:t>
+                <w:t xml:space="preserve">hal-03679999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation of Neurofibromin and its SecPH Domain Plays a Role in Their Functions and Implies Unexpected Structural Requirements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iva Sosic</w:t>
+                <w:t xml:space="preserve">Justine Corret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daligaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lnubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680001v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Handelaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Sošic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924111v1</w:t>
+                <w:t xml:space="preserve">hal-02924090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Champiré</w:t>
+                <w:t xml:space="preserve">H. Cubéros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924140v1</w:t>
+                <w:t xml:space="preserve">hal-02924881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sošic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Sošic</w:t>
+                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924090v1</w:t>
+                <w:t xml:space="preserve">hal-02924140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Handelaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924881v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP6, a RNA−binding protein involved in translation and stability of collagen mRNA, is a new partner of Neurofibromin: Molecular studies and functional implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
+                <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cosson</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924084v1</w:t>
+                <w:t xml:space="preserve">hal-02924077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LARP6, a RNA−binding protein involved in translation and stability of collagen mRNA, is a new partner of Neurofibromin: Molecular studies and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924077v1</w:t>
+                <w:t xml:space="preserve">hal-02924084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
@@ -8799,471 +8799,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cosson</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924070v1</w:t>
+                <w:t xml:space="preserve">hal-02904837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904837v1</w:t>
+                <w:t xml:space="preserve">hal-02924070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conception, synthèse et évaluation biologique d’inhibiteurs de LIM kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karen Plé</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
+              <w:t xml:space="preserve">29e colloque de Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453490v1</w:t>
+                <w:t xml:space="preserve">hal-02904847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three isoforms of human LIMK2 regulate actin cytoskeleton remodeling via different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,90 +9305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9424,234 +9424,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthèse et évaluation biologique d’inhibiteurs de LIM kinases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e colloque de Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904847v1</w:t>
+                <w:t xml:space="preserve">hal-02453490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new primate-specific isoform of LIMK2, is associated with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th FENS (Forum of Neurosciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t>
@@ -9680,103 +9680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération PCV FR2708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
@@ -9837,103 +9837,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-(7H-Pyrrolo[2,3-D]pyrimidin-4-yl)-3,6-dihydropyridine-(2H)-carboxamide derivatives as Limk and/or Rock kinases inhibitors for use in the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9987,103 +9987,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncanonical structural requirements of neurofibromin SUMOylation reveal a folding-deficiency of several pathogenic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10137,51 +10137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de différentes voies de transduction du signal afin de mettre à jour de nouveaux mécanismes moléculaires et de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université d'Orléans, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10368,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>