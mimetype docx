--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -372,995 +372,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martins</w:t>
+                <w:t xml:space="preserve">Nada Šupljika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Paić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (19), pp.5046-5066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+                <w:t xml:space="preserve">hal-05359905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae Mub1, a substrate adaptor of E 3 ubiquitin ligase Ubr2, modulates sensitivity to cell wall stressors through multiple transcription factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (19), pp.5046-5066. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.70091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359905v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Serrano</w:t>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Godin</w:t>
+                <w:t xml:space="preserve">Aurélie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771131v1</w:t>
+                <w:t xml:space="preserve">hal-04575964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Champiré</w:t>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Braka</w:t>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cosson</w:t>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Corret</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.116391-116391. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (22), pp.168768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575964v1</w:t>
+                <w:t xml:space="preserve">hal-04771131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Lozančić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Novačić</w:t>
+                <w:t xml:space="preserve">Elodie Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Matičević</w:t>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Matijević</w:t>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208410v1</w:t>
+                <w:t xml:space="preserve">hal-04208405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Streamlining N-terminally anchored yeast surface display via structural insights into S. cerevisiae Pir proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Martinić Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Lozančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matičević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Matijević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208415v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinases, LIMK1 and LIMK2, Are Crucial Node Actors of the Cell Fate: Molecular to Pathological Features</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIM Kinases: From Molecular to Pathological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Girardin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.805. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12050805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12121649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04208405v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-engineering of CUP1 promoter and Cup2/Ace1 transactivator to convert Saccharomyces cerevisiae into a whole-cell eukaryotic biosensor capable of detecting 10 nM of bioavailable copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 214, pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,103 +1394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinases, promising but reluctant therapeutic targets: chemistry and preclinical validation in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (13), pp.2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,77 +1550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiga Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.85. </w:t>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Marzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,103 +1922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromin Structure, Functions and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,90 +2202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at the Molecular Level using Robust Biochemical Approaches of a New Kinase Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.e59820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,90 +2453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2672,2091 +2672,2103 @@
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (4), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of LIM kinases in central nervous system function and dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian R Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589 (24PartB), pp.3795-3806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fraction of neurofibromin interacts with PML bodies in the nucleus of the CCF astrocytoma cell line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 418 (4), pp.689-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 420 (2), pp.247-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nf1 RasGAP Inhibition of LIMK2 Mediates a New Cross-Talk between Ras and Rho Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e47283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0047283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumission sans pression, médiatisation d’un tsunami et don d’argent : efficacité comparée de la porte-au-nez et du « vous êtes libre de… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (1), pp.79-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenotypic study of TFS1 mutants differentially altered in the inhibition of Ira2p or CPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Warringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Caesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), pp.867-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00535.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Basis of the Tfs1/Ira2 Interaction: A Combined Protein Engineering and Molecular Modelling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 374 (3), pp.604-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip 1p: a novel subunit of acyl-CoA ceramide synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.730-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides corresponding to the N- and C-terminal parts of PEBP are well-structured in solution: new insights into their possible interaction with partners in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61 (2), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lcb4p Is a Key Regulator of Ceramide Synthesis from Exogenous Long Chain Sphingoid Base in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Funato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (9), pp.7325-7334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M209925200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and Trafficking of Sphingolipids in the Yeast Saccharomyces cerevisiae †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Funato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (51), pp.15105-15114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi026616d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lag1p and Lac1p Are Essential for the Acyl-CoA–dependent Ceramide Synthase Reaction in Saccharomyces cerevisae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schorling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Riezman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (11), pp.3417-3427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.12.11.3417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of bovine phosphatidylethanolamine-binding protein with model membranes. Evidence of affinity for negatively charged membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maget-Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (22), pp.5831-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and physicochemical properties of the bovine brain phosphatidylethanolamine-binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maget-Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 266 (1), pp.40-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the phosphatidylethanolamine-binding protein from bovine brain: a novel structural class of phospholipid-binding proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6 (10), pp.1255-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,1918 +4778,1918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Brion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rayan Berabez</w:t>
+                <w:t xml:space="preserve">Margaux Sainjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
+              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820416v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
+                <w:t xml:space="preserve">Un nouvel inhibiteur des LIMKs, l'AC429, bloque la croissance des tumeurs primaires d'ostéosarcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Berabez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, colloque du réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823051v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les LIM kinases, des cibles thérapeutiques d’intérêt : de la conception de petites molécules inhibitrices aux premiers essais précliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau Cancers des Tissus Hormono-dépendants (CASTHOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Ouest, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823073v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sainjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822252v1</w:t>
+                <w:t xml:space="preserve">hal-04823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Signalisation cellulaire et Neurofibromatose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées NF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daligaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
+              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928507v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928496v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Les LIM kinases : nouvelles cibles thérapeutiques anti-cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th LIA Workshop on "Biomarkers and mediators of diseases and new approaches in repair/regenerative therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau « Cancers hormonaux–dépendants » du Cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928511v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modulateurs des LIM kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropôle Grand Ouest - 14e colloque du Réseau Produits de la mer en cancérologie - 5e colloque du Réseau Canaux ioniques et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th LIA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of new partners of neurofibromin: an approach to identify novel therapeutic targets for neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Neurofibromatosis meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albano-Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6687,3133 +6699,3133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global NF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679991v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new Post Translational Modification of Neurofibromin: atypical structural requirements for its SUMOylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228729v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Molecular Mechanism of Pathogenicity in Destabilized variants of Neurofibromin mutated in its SecPH domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An Atypical Mechanism of SUMOylation of Neurofibromin SecPH Domain Provides New Insights into SUMOylation Site Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Global NF Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Ubiquitin and ubiquitin−like proteins in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779581v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the regulation of actin cytoskeleton dynamics via the Rho/ROCK/LIMK2/cofilin signalling pathway: a novel mechanism of regulation of cofilin by LIMK2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ljubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation of Neurofibromin and its SecPH Domain Plays a Role in Their Functions and Implies Unexpected Structural Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Zunar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New molecular insights into the crosstalk between Rho/ROCK/LIMK2/cofilin signalling pathway and Nf1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 NF1 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bio­active fluorescent inhibitor probe targeting the Rho kinase ROCK for monitoring inhibition action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Corret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daligaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lnubljana, virtual, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Handelaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924090v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the different forms of sumoylation of the neurofibromin SecPH domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sošic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Toutain</w:t>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924881v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cubéros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924095v1</w:t>
+                <w:t xml:space="preserve">hal-02924881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neurofibromin, a new SUMO target involved in neurofibromatosis type 1 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sošic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EMBO Workshop "The ubiquitin system: Biology, mechanisms and roles in disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924140v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast biosensors to detect environmental pollutants into effluent waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Handelaoui</w:t>
+                <w:t xml:space="preserve">LIM kinases, new therapeutic targets to treat cancers, neurological disorders and Neurofibromatosis: development of small molecule inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICYGMB XXIX International Congress on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">FEBS Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924111v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARP6, a RNA−binding protein involved in translation and stability of collagen mRNA, is a new partner of Neurofibromin: Molecular studies and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bénédetti</w:t>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904837v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sumoylation of neurofibromin, the protein responsible for neurofibromatosis type 1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of LIMK inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference "Ubiquitin and SUMO: from molecular mechanisms to system-wide responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cavtat, Croatia</w:t>
+              <w:t xml:space="preserve">XXIVe Journées Jeunes Chercheurs (SCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924070v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation biologique d’inhibiteurs de LIM kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e colloque de Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three isoforms of human LIMK2 regulate actin cytoskeleton remodeling via different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBL Symposium, Actin in action: From Molecules to Cellular Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ludivine De Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th FENS (Forum of Neuroscience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2-1, a new primate-specific isoform of LIMK2, is associated with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th FENS (Forum of Neurosciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération PCV FR2708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9823,147 +9835,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-(7H-Pyrrolo[2,3-D]pyrimidin-4-yl)-3,6-dihydropyridine-(2H)-carboxamide derivatives as Limk and/or Rock kinases inhibitors for use in the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9973,147 +9985,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncanonical structural requirements of neurofibromin SUMOylation reveal a folding-deficiency of several pathogenic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10123,105 +10135,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de différentes voies de transduction du signal afin de mettre à jour de nouveaux mécanismes moléculaires et de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université d'Orléans, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03560017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10368,51 +10380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada &#352;upljika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pai&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Martini&#263; Cezar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergoug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Lozan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Matijevi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02183-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12121649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070759v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larr&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meineri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J56DCQ0H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuberos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Andres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.10.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047283" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQ6B813-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Warringer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caesar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00535.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.09.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ804VBJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riezman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coadou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labb&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Funato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lombardi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Riezman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209925200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026616d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT284FD8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schorling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Barz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.12.11.3417" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brochon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maget-Dana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maget-Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bureaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoentgen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goncalves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesn&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Routier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chalal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cassas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680001v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sosic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Thomas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lesage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Handelaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. So&#353;ic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453489v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03560017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>