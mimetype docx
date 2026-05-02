--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -192,204 +192,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre politiques publiques et résilience des Ehpad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication entre acteurs de la prise en charge à domicile de patients âgés : apports du concept d’objets frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/comma.221.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919540v1</w:t>
+                <w:t xml:space="preserve">hal-05242653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication entre acteurs de la prise en charge à domicile de patients âgés : apports du concept d’objets frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre politiques publiques et résilience des Ehpad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05242653v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures de stock et stratégies organisationnelles : L’expérience du GCS Achats en santé d’Occitanie</w:t>
               </w:r>
@@ -3345,51 +3345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Billa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Blazy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.221.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jean-Amans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Montalan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.164.0239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.061.0190" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.103.0159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arthus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.091.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mestres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04227341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;natou Sama-Traore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04234635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Gharbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descargues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.221.0116" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Billa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Blazy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jean-Amans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Montalan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.164.0239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.061.0190" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.103.0159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arthus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.091.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mestres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04227341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;natou Sama-Traore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04234635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Gharbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descargues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>