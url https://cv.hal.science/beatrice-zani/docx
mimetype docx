--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1937,183 +1937,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐between: Re‐migration, orbital mobilities and emotional circulations of women from China to Taiwan and back to China</w:t>
+                <w:t xml:space="preserve">WeChat, we sell, we feel: Chinese women’s emotional petit capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.803-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apv.12254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1367877920923360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02930007v1</w:t>
+                <w:t xml:space="preserve">halshs-02930005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WeChat, we sell, we feel: Chinese women’s emotional petit capitalism</w:t>
+                <w:t xml:space="preserve">In‐between: Re‐migration, orbital mobilities and emotional circulations of women from China to Taiwan and back to China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.803-820. </w:t>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1367877920923360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apv.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02930005v1</w:t>
+                <w:t xml:space="preserve">halshs-02930007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Transnational Ties and Multipolar Economies: Chinese Migrant Women's WeChat Commerce in Taiwan</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="287EE7B8"/>
+    <w:nsid w:val="D70F5EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-zani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0968-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243192312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/anthem-series-on-global-migration-in-the-asia-pacific-region/living-across-connectivity-epub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-Migrants-in-Southern-China-and-Taiwan-Mobilities-Digital-Economies/Zani/p/book/9780367683832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2024.2441911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parhusip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tjtm_00060_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105537ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2022.2082098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2022.120302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13920" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Momesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2021.100786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39634" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Rigger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaru Shirley Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jou Jay Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-20201193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.3676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12254" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367877920923360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.12526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-00301016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-zani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0968-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243192312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/anthem-series-on-global-migration-in-the-asia-pacific-region/living-across-connectivity-epub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-Migrants-in-Southern-China-and-Taiwan-Mobilities-Digital-Economies/Zani/p/book/9780367683832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2024.2441911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parhusip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tjtm_00060_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105537ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2022.2082098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2022.120302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13920" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Momesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2021.100786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39634" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Rigger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaru Shirley Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jou Jay Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-20201193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.3676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367877920923360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.12526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-00301016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>