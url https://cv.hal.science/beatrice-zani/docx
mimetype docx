--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -205,260 +205,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville indécente : migration, subalternité et hospitalité</w:t>
+                <w:t xml:space="preserve">Living across connectivity. Intimacy, Entrepreneurship And Activism Of East Asian Migrants online and offline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+                <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Giraudo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cockel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Zani</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Anthem Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anthem Series on Global Migration in the Asia-Pacific Region, 9781839988875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Richardier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/jj.15729467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04594740v1</w:t>
+                <w:t xml:space="preserve">hal-04771811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living across connectivity. Intimacy, Entrepreneurship And Activism Of East Asian Migrants online and offline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La ville indécente : migration, subalternité et hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthem Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verena Richardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.15729467⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2024, Socio-logiques, 978-2-8107-1284-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771811v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Migrants in Southern China and Taiwan. Mobilities, Digital Economies and Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.224, 2022, China Policy Series, 9780367683832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
@@ -526,51 +526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumps, hits, and hurdles: Multidirectional citizenship pathways across the Taiwan Strait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (14), pp.2935-2952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -630,51 +630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (2/3), pp.189-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,64 +708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Fettered mobility’ and translocality: Irregular farm workers and the informal labour market in rural Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parhusip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,577 +806,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘There will be no law, or people to protect us’: Irregular Southeast Asian seasonal workers in Taiwan before and during the pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raulin Anne et Chantal Crenn (dir.), 2021, « Nouvelles questions ethniques », Dossier thématique, Revue européenne des migrations internationales, 37, 3-4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Parhusip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.634-644. </w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joac.12550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1105537ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771497v1</w:t>
+                <w:t xml:space="preserve">hal-04848929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raulin Anne et Chantal Crenn (dir.), 2021, « Nouvelles questions ethniques », Dossier thématique, Revue européenne des migrations internationales, 37, 3-4.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">‘There will be no law, or people to protect us’: Irregular Southeast Asian seasonal workers in Taiwan before and during the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cockel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parhusip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (1), pp.215-220. </w:t>
+              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.634-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1105537ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joac.12550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848929v1</w:t>
+                <w:t xml:space="preserve">hal-04771497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orange bras, petit capitalism and e-entrepreneurs : on the backroads of globalisation between China and Taiwan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’e-entrepreneuriat des cyber-familles transnationales migrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (3), pp.437-452. </w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1337, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14747731.2022.2082098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.13920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880006v1</w:t>
+                <w:t xml:space="preserve">hal-04880019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaisons troubles en maison close</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orange bras, petit capitalism and e-entrepreneurs : on the backroads of globalisation between China and Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (77), pp.138-155. </w:t>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.437-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.23913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2022.2082098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880017v1</w:t>
+                <w:t xml:space="preserve">hal-04880006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Introduction] - Migrants and Their Smartphones: Interlaced Mobilities Online and Offline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liaisons troubles en maison close</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.3-7. </w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (77), pp.138-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/TRANS.2022.120302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terrain.23913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880014v1</w:t>
+                <w:t xml:space="preserve">hal-04880017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’e-entrepreneuriat des cyber-familles transnationales migrantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Introduction] - Migrants and Their Smartphones: Interlaced Mobilities Online and Offline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1337, pp.35-43. </w:t>
+              <w:t xml:space="preserve">Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.13920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/TRANS.2022.120302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880019v1</w:t>
+                <w:t xml:space="preserve">hal-04880014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Far Can Chicken Feet Travel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.66-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,746 +1404,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the subaltern feel? An ethnography of migration, subalternity, and emotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Digital Entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Momesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion, Space and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emospa.2021.100786⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.265-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17932548-12341445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175978v1</w:t>
+                <w:t xml:space="preserve">hal-03409767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shall WeChat? Switching between online and offline ethnography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pattes de poulet, colis cachés, entrepreneuses connectées. Migration et entrepreneuriat digital entre Chine et Taïwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063211040229⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.39634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408068v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Entrepreneurship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delimiting ‘Cross-Strait Studies’: Kua’an (跨岸) vs. Liang’an (兩岸)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Rigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syaru Shirley Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Jou Jay Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17932548-12341445⟩</w:t>
+              <w:t xml:space="preserve">International journal of Taiwan studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.163-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24688800-20201193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409767v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattes de poulet, colis cachés, entrepreneuses connectées. Migration et entrepreneuriat digital entre Chine et Taïwan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shall WeChat? Switching between online and offline ethnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.39634⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152 (1), pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408066v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimiting ‘Cross-Strait Studies’: Kua’an (跨岸) vs. Liang’an (兩岸)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunter Schubert</w:t>
+                <w:t xml:space="preserve">Can the subaltern feel? An ethnography of migration, subalternity, and emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Jou Jay Chen</w:t>
+                <w:t xml:space="preserve">Lara Momesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Taiwan studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.163-191. </w:t>
+              <w:t xml:space="preserve">Emotion, Space and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (May 2021), pp.100786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/24688800-20201193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.emospa.2021.100786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164995v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trado ergo sum : migranti cinesi, piattaforme digitali ed economie multipolari sulle strade secondarie della globalizzazione</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WeChat, we sell, we feel: Chinese women’s emotional petit capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni di sociologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (LXIV), pp.43-64. </w:t>
+              <w:t xml:space="preserve">International Journal of Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.803-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/qds.3676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1367877920923360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014032v1</w:t>
+                <w:t xml:space="preserve">halshs-02930005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WeChat, we sell, we feel: Chinese women’s emotional petit capitalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In‐between: Re‐migration, orbital mobilities and emotional circulations of women from China to Taiwan and back to China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.803-820. </w:t>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1367877920923360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apv.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02930005v1</w:t>
+                <w:t xml:space="preserve">halshs-02930007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐between: Re‐migration, orbital mobilities and emotional circulations of women from China to Taiwan and back to China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trado ergo sum : migranti cinesi, piattaforme digitali ed economie multipolari sulle strade secondarie della globalizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Quaderni di sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (LXIV), pp.43-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apv.12254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/qds.3676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02930007v1</w:t>
+                <w:t xml:space="preserve">hal-03014032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Transnational Ties and Multipolar Economies: Chinese Migrant Women's WeChat Commerce in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (4), pp.232-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,51 +2177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped in Migration: Migratory Careers and Entrepreneurial Creativity of Chinese Migrant Women in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1-2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2287,64 +2287,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor, digital sociology and globalization in Europe and in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger Laurence; Wen Jun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital work and digital workers in Europe and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital connectivity and migrant entrepreneurship: Friendship, intimacy and commerce among Chinese 'connected' migrants in Canada and Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Across Connectivity: Intimacy, Entrepreneurship and Activism of East Asian Migrants Online and Offline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthem Press, pp.69-90, 2024, 183998886X. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2464,64 +2464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. An Emerging Field: The Fusion and Compression of the Online and Offline Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Across Connectivity. Intimacy, Entrepreneurship and Activism of East Asian Migrants Online and Offline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthem Press, pp.1-9, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach out when there is no way to reach: Social media and migration activism in Italy and East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cockel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Across Connectivity: Intimacy, Entrepreneurship and Activism of East Asian Migrants Online and Offline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthem Press, pp.161-184, 2024, 183998886X. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,51 +2678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Book review ] - A New Era in Democratic Taiwan: Trajectories and Turning Points in Politics and Cross-Strait Relations, edited by Jonathan Sullivan and Chun-Yi Lee (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.180-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/24688800-00301016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2781,51 +2781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities, Translocal Economies and Emotional Modernity : from the factory to digital platforms between China and Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. Université de Lyon, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSE2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D70F5EA3"/>
+    <w:nsid w:val="574DCFE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-zani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0968-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243192312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/anthem-series-on-global-migration-in-the-asia-pacific-region/living-across-connectivity-epub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-Migrants-in-Southern-China-and-Taiwan-Mobilities-Digital-Economies/Zani/p/book/9780367683832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2024.2441911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parhusip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tjtm_00060_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105537ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2022.2082098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2022.120302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13920" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Momesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2021.100786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39634" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Rigger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaru Shirley Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jou Jay Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-20201193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.3676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367877920923360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.12526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-00301016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-zani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0968-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243192312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/anthem-series-on-global-migration-in-the-asia-pacific-region/living-across-connectivity-epub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-Migrants-in-Southern-China-and-Taiwan-Mobilities-Digital-Economies/Zani/p/book/9780367683832" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2024.2441911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parhusip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tjtm_00060_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105537ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12550" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13920" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2022.2082098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23913" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2022.120302" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Rigger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaru Shirley Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jou Jay Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-20201193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040229" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Momesso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2021.100786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367877920923360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12254" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.3676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.12526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24688800-00301016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>