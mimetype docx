--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice DURAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure / Laboratoire Espaces Travail (LET)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice2-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">273952013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207314938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, IPRAUS/VTT/Université Paris-Est Sup., Marne-La-Vallée« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) »,sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d’architecte DPLG, ENSA Bretagne, RennesExpérimentation sociale et spatiale dans la plus petite commune de la métropole rennaise,sous la direction de Dominique Jézéquellou</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG 1 Histoire/histoire de l’art, Université Rennes 2, Rennes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations complémentaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métier de correcteur et à la réécriture (CEC, Paris, 2017),techniques d’interviews journalistiques (CFPJ, Paris, 2010), techniques rédactionnelles (CFPJ, Paris, 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée au laboratoire LET-LAVUE, ParisJournaliste, coordinatrice éditoriale et correctrice indépendante, Paris et Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPARTENANCE À DES LABORATOIRES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, laboratoire IPRAUS-AUSser, Paris« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) », sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheure associée, laboratoire LET-LAVUE, ParisParticipation à différentes activités de recherche du Laboratoire Espaces Travail (LETLAVUE) oudu Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude exploratoire sur la place de la thématique environnementaledans les structures de recherche des écoles nationales supérieures d’architecture et de paysage (RAMAU/ENSAECO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude sur les pratiques atypiques en architecture pour le diagnosticde formations « Compétences et métiers d’avenir de la filière Architecture » (RAMAU)Rédaction d’un bilan des dix ans du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la plaquette de présentation du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la synthèse d’un séminaire sur les formations (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la rédaction d’un guide sur la participation citoyenne (ADEME)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation au programme de recherche « Le projet architectural durable négocié » (PUCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME SPÉCIALISÉ & SCIENTIFIQUE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Avivre Éditions, ParisRédaction d’articles thématisés sur l’architecture (culture architecturale, projets, entretiens, etc.)et rédaction en chef de supports destinés au grand public ou à un public professionnelEn particulier, lancement et rédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Portfolio » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Nouveaux Mondes » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction en chef web </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avivremagazine.fr, ecologikmagazine.fr, exemagazine.fr</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lancement et corédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique de hors-série</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique d’ouvrages</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination de l’événement Les Journées de la maison contemporaine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Plan Urbanisme Construction ArchitectureRédaction de synthèses de colloques, rapports et thèses thématisés sur la ville, l’urbanisme, les territoires et l’écologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCES D’ENSEIGNEMENT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Atelier « Journal du DSA », post-master, ENSA Paris-Belleville, ParisAccompagnement des étudiant(e)s du Diplôme de spécialisation et d’approfondissement (DSA)Architecture et Projet urbain dans la réalisation de leur publication annuelle intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marge</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ateliers méthodologiques, post-master, ENSA Paris-la Villette, ParisAteliers méthodologiques « Notes & bibliographie » et « Mise en forme d’un mémoire (et d’une thèse) »auprès d’étudiant(e)s inscrits au post-master Recherches en architecture en immersion dans les laboratoires AHTTEP et LET</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communications, master Recherche ou séminaires doctorauxInterventions ponctuelles sur deux thèmes principaux : « L’architecture et ses médiations » et « La question écologique en architecture »ENSA Bretagne, 2014 et 2015 ; ENSA Paris-Malaquais, 2016 ; ENSA Marne-la-Vallée, 2017 ; ENSA Normandie, 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours SHS « Exploration de l’architecture communiquée », Licence 2, ENSA Bretagne, RennesOptionnel en Sciences humaines et sociales (SHS) sur les rapports texte/images auprès d’étudiants de Licence 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION ÉDITORIALE ET TECHNIQUE & CORRECTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Réalisation, suivi de projet éditorial et correction ortho-typographique dans les domaines de l’architecture, de l’urbain et de la création</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire MAP-MAACC, Paris (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Europan, Paris (ouvrages)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MJC Antipode, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire GRIEF, Rennes (ouvrages et revue annuelle Exercice(s) d’architecture)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l’Homme en Bretagne, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire LET-LAVUE, Paris (rapports de recherche)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire l'évidence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Décentrements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bretagne, Apr 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la culture écologique architecturale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation HMONP 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire dans les limites planétaires : les commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'archives d'architecture contemporaine, Dec 2024, Cité de l'architecture - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme au risque de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et langages de l'urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIEF/ENSA Bretagne, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et maintenance, les dessous de la perfection moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sciences du vivant, la conception à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et l'espace cyberpunk, voyage au bout de la technosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes, une diversité de métiers au-delà de la maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubanos Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’intérêt de la jeune recherche architecturale, bilan des dix ans du post-master Recherches en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-La Villette. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication d’une « architecture durable » en France (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Est, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PESC2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04353097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalisation de l’écologie dans la presse architecturale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fenker; Isabelle Grudet; Jodelle Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, p. 37-56, 2022, Synthèses, 978-2-7592-3560-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice DURAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure / Laboratoire Espaces Travail (LET)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice2-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">273952013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207314938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, IPRAUS/VTT/Université Paris-Est Sup., Marne-La-Vallée« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) »,sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d’architecte DPLG, ENSA Bretagne, RennesExpérimentation sociale et spatiale dans la plus petite commune de la métropole rennaise,sous la direction de Dominique Jézéquellou</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG 1 Histoire/histoire de l’art, Université Rennes 2, Rennes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations complémentaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métier de correcteur et à la réécriture (CEC, Paris, 2017),techniques d’interviews journalistiques (CFPJ, Paris, 2010), techniques rédactionnelles (CFPJ, Paris, 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée au laboratoire LET-LAVUE, ParisJournaliste, coordinatrice éditoriale et correctrice indépendante, Paris et Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPARTENANCE À DES LABORATOIRES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, laboratoire IPRAUS-AUSser, Paris« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) », sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheure associée, laboratoire LET-LAVUE, ParisParticipation à différentes activités de recherche du Laboratoire Espaces Travail (LETLAVUE) oudu Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude exploratoire sur la place de la thématique environnementaledans les structures de recherche des écoles nationales supérieures d’architecture et de paysage (RAMAU/ENSAECO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude sur les pratiques atypiques en architecture pour le diagnosticde formations « Compétences et métiers d’avenir de la filière Architecture » (RAMAU)Rédaction d’un bilan des dix ans du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la plaquette de présentation du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la synthèse d’un séminaire sur les formations (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la rédaction d’un guide sur la participation citoyenne (ADEME)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation au programme de recherche « Le projet architectural durable négocié » (PUCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME SPÉCIALISÉ & SCIENTIFIQUE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Avivre Éditions, ParisRédaction d’articles thématisés sur l’architecture (culture architecturale, projets, entretiens, etc.)et rédaction en chef de supports destinés au grand public ou à un public professionnelEn particulier, lancement et rédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Portfolio » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Nouveaux Mondes » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction en chef web </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avivremagazine.fr, ecologikmagazine.fr, exemagazine.fr</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lancement et corédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique de hors-série</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique d’ouvrages</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination de l’événement Les Journées de la maison contemporaine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Plan Urbanisme Construction ArchitectureRédaction de synthèses de colloques, rapports et thèses thématisés sur la ville, l’urbanisme, les territoires et l’écologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCES D’ENSEIGNEMENT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Atelier « Journal du DSA », post-master, ENSA Paris-Belleville, ParisAccompagnement des étudiant(e)s du Diplôme de spécialisation et d’approfondissement (DSA)Architecture et Projet urbain dans la réalisation de leur publication annuelle intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marge</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ateliers méthodologiques, post-master, ENSA Paris-la Villette, ParisAteliers méthodologiques « Notes & bibliographie » et « Mise en forme d’un mémoire (et d’une thèse) »auprès d’étudiant(e)s inscrits au post-master Recherches en architecture en immersion dans les laboratoires AHTTEP et LET</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communications, master Recherche ou séminaires doctorauxInterventions ponctuelles sur deux thèmes principaux : « L’architecture et ses médiations » et « La question écologique en architecture »ENSA Bretagne, 2014 et 2015 ; ENSA Paris-Malaquais, 2016 ; ENSA Marne-la-Vallée, 2017 ; ENSA Normandie, 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours SHS « Exploration de l’architecture communiquée », Licence 2, ENSA Bretagne, RennesOptionnel en Sciences humaines et sociales (SHS) sur les rapports texte/images auprès d’étudiants de Licence 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION ÉDITORIALE ET TECHNIQUE & CORRECTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Réalisation, suivi de projet éditorial et correction ortho-typographique dans les domaines de l’architecture, de l’urbain et de la création</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire MAP-MAACC, Paris (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Europan, Paris (ouvrages)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MJC Antipode, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire GRIEF, Rennes (ouvrages et revue annuelle Exercice(s) d’architecture)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l’Homme en Bretagne, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire LET-LAVUE, Paris (rapports de recherche)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-récits visuels et plus si affinités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les clichés, la plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et maintenance, les dessous de la perfection moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sciences du vivant, la conception à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et l'espace cyberpunk, voyage au bout de la technosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes, une diversité de métiers au-delà de la maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire l'évidence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Décentrements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bretagne, Apr 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme au risque de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et langages de l'urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIEF/ENSA Bretagne, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire dans les limites planétaires : les commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'archives d'architecture contemporaine, Dec 2024, Cité de l'architecture - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la culture écologique architecturale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation HMONP 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubanos Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’intérêt de la jeune recherche architecturale, bilan des dix ans du post-master Recherches en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-La Villette. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication d’une « architecture durable » en France (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Est, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PESC2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04353097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalisation de l’écologie dans la presse architecturale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fenker; Isabelle Grudet; Jodelle Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, p. 37-56, 2022, Synthèses, 978-2-7592-3560-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFF5675E"/>
+    <w:nsid w:val="5BF0793E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice2-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273952013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207314938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice2-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273952013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207314938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>