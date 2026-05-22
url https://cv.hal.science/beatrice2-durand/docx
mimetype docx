--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice DURAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure / Laboratoire Espaces Travail (LET)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice2-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">273952013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207314938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, IPRAUS/VTT/Université Paris-Est Sup., Marne-La-Vallée« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) »,sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d’architecte DPLG, ENSA Bretagne, RennesExpérimentation sociale et spatiale dans la plus petite commune de la métropole rennaise,sous la direction de Dominique Jézéquellou</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG 1 Histoire/histoire de l’art, Université Rennes 2, Rennes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations complémentaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métier de correcteur et à la réécriture (CEC, Paris, 2017),techniques d’interviews journalistiques (CFPJ, Paris, 2010), techniques rédactionnelles (CFPJ, Paris, 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée au laboratoire LET-LAVUE, ParisJournaliste, coordinatrice éditoriale et correctrice indépendante, Paris et Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPARTENANCE À DES LABORATOIRES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, laboratoire IPRAUS-AUSser, Paris« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) », sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheure associée, laboratoire LET-LAVUE, ParisParticipation à différentes activités de recherche du Laboratoire Espaces Travail (LETLAVUE) oudu Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude exploratoire sur la place de la thématique environnementaledans les structures de recherche des écoles nationales supérieures d’architecture et de paysage (RAMAU/ENSAECO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude sur les pratiques atypiques en architecture pour le diagnosticde formations « Compétences et métiers d’avenir de la filière Architecture » (RAMAU)Rédaction d’un bilan des dix ans du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la plaquette de présentation du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la synthèse d’un séminaire sur les formations (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la rédaction d’un guide sur la participation citoyenne (ADEME)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation au programme de recherche « Le projet architectural durable négocié » (PUCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME SPÉCIALISÉ & SCIENTIFIQUE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Avivre Éditions, ParisRédaction d’articles thématisés sur l’architecture (culture architecturale, projets, entretiens, etc.)et rédaction en chef de supports destinés au grand public ou à un public professionnelEn particulier, lancement et rédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Portfolio » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Nouveaux Mondes » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction en chef web </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avivremagazine.fr, ecologikmagazine.fr, exemagazine.fr</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lancement et corédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique de hors-série</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique d’ouvrages</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination de l’événement Les Journées de la maison contemporaine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Plan Urbanisme Construction ArchitectureRédaction de synthèses de colloques, rapports et thèses thématisés sur la ville, l’urbanisme, les territoires et l’écologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCES D’ENSEIGNEMENT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Atelier « Journal du DSA », post-master, ENSA Paris-Belleville, ParisAccompagnement des étudiant(e)s du Diplôme de spécialisation et d’approfondissement (DSA)Architecture et Projet urbain dans la réalisation de leur publication annuelle intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marge</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ateliers méthodologiques, post-master, ENSA Paris-la Villette, ParisAteliers méthodologiques « Notes & bibliographie » et « Mise en forme d’un mémoire (et d’une thèse) »auprès d’étudiant(e)s inscrits au post-master Recherches en architecture en immersion dans les laboratoires AHTTEP et LET</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communications, master Recherche ou séminaires doctorauxInterventions ponctuelles sur deux thèmes principaux : « L’architecture et ses médiations » et « La question écologique en architecture »ENSA Bretagne, 2014 et 2015 ; ENSA Paris-Malaquais, 2016 ; ENSA Marne-la-Vallée, 2017 ; ENSA Normandie, 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours SHS « Exploration de l’architecture communiquée », Licence 2, ENSA Bretagne, RennesOptionnel en Sciences humaines et sociales (SHS) sur les rapports texte/images auprès d’étudiants de Licence 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION ÉDITORIALE ET TECHNIQUE & CORRECTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Réalisation, suivi de projet éditorial et correction ortho-typographique dans les domaines de l’architecture, de l’urbain et de la création</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire MAP-MAACC, Paris (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Europan, Paris (ouvrages)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MJC Antipode, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire GRIEF, Rennes (ouvrages et revue annuelle Exercice(s) d’architecture)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l’Homme en Bretagne, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire LET-LAVUE, Paris (rapports de recherche)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-récits visuels et plus si affinités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les clichés, la plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et maintenance, les dessous de la perfection moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sciences du vivant, la conception à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et l'espace cyberpunk, voyage au bout de la technosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes, une diversité de métiers au-delà de la maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire l'évidence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Décentrements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bretagne, Apr 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme au risque de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et langages de l'urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIEF/ENSA Bretagne, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire dans les limites planétaires : les commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'archives d'architecture contemporaine, Dec 2024, Cité de l'architecture - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la culture écologique architecturale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation HMONP 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubanos Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’intérêt de la jeune recherche architecturale, bilan des dix ans du post-master Recherches en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-La Villette. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication d’une « architecture durable » en France (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Est, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PESC2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04353097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalisation de l’écologie dans la presse architecturale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fenker; Isabelle Grudet; Jodelle Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, p. 37-56, 2022, Synthèses, 978-2-7592-3560-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice DURAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure / Laboratoire Espaces Travail (LET)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice2-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">273952013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207314938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, IPRAUS/VTT/Université Paris-Est Sup., Marne-La-Vallée« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) »,sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d’architecte DPLG, ENSA Bretagne, RennesExpérimentation sociale et spatiale dans la plus petite commune de la métropole rennaise,sous la direction de Dominique Jézéquellou</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG 1 Histoire/histoire de l’art, Université Rennes 2, Rennes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations complémentaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métier de correcteur et à la réécriture (CEC, Paris, 2017),techniques d’interviews journalistiques (CFPJ, Paris, 2010), techniques rédactionnelles (CFPJ, Paris, 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée au laboratoire LET-LAVUE, ParisJournaliste, coordinatrice éditoriale et correctrice indépendante, Paris et Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPARTENANCE À DES LABORATOIRES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en architecture, laboratoire IPRAUS-AUSser, Paris« La fabrication d’une architecture &amp;quot;durable&amp;quot; en France (2000-2010) », sous la direction de Caroline Maniaque</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheure associée, laboratoire LET-LAVUE, ParisParticipation à différentes activités de recherche du Laboratoire Espaces Travail (LETLAVUE) oudu Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude exploratoire sur la place de la thématique environnementaledans les structures de recherche des écoles nationales supérieures d’architecture et de paysage (RAMAU/ENSAECO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à une étude sur les pratiques atypiques en architecture pour le diagnosticde formations « Compétences et métiers d’avenir de la filière Architecture » (RAMAU)Rédaction d’un bilan des dix ans du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la plaquette de présentation du post-master Recherches en architecture</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction de la synthèse d’un séminaire sur les formations (RAMAU)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la rédaction d’un guide sur la participation citoyenne (ADEME)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation au programme de recherche « Le projet architectural durable négocié » (PUCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME SPÉCIALISÉ & SCIENTIFIQUE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Avivre Éditions, ParisRédaction d’articles thématisés sur l’architecture (culture architecturale, projets, entretiens, etc.)et rédaction en chef de supports destinés au grand public ou à un public professionnelEn particulier, lancement et rédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Portfolio » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rubrique « Nouveaux Mondes » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures à vivre</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rédaction en chef web </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avivremagazine.fr, ecologikmagazine.fr, exemagazine.fr</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lancement et corédaction en chef du magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique de hors-série</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination éditoriale et technique d’ouvrages</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination de l’événement Les Journées de la maison contemporaine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Plan Urbanisme Construction ArchitectureRédaction de synthèses de colloques, rapports et thèses thématisés sur la ville, l’urbanisme, les territoires et l’écologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCES D’ENSEIGNEMENT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Atelier « Journal du DSA », post-master, ENSA Paris-Belleville, ParisAccompagnement des étudiant(e)s du Diplôme de spécialisation et d’approfondissement (DSA)Architecture et Projet urbain dans la réalisation de leur publication annuelle intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marge</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ateliers méthodologiques, post-master, ENSA Paris-la Villette, ParisAteliers méthodologiques « Notes & bibliographie » et « Mise en forme d’un mémoire (et d’une thèse) »auprès d’étudiant(e)s inscrits au post-master Recherches en architecture en immersion dans les laboratoires AHTTEP et LET</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communications, master Recherche ou séminaires doctorauxInterventions ponctuelles sur deux thèmes principaux : « L’architecture et ses médiations » et « La question écologique en architecture »ENSA Bretagne, 2014 et 2015 ; ENSA Paris-Malaquais, 2016 ; ENSA Marne-la-Vallée, 2017 ; ENSA Normandie, 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours SHS « Exploration de l’architecture communiquée », Licence 2, ENSA Bretagne, RennesOptionnel en Sciences humaines et sociales (SHS) sur les rapports texte/images auprès d’étudiants de Licence 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION ÉDITORIALE ET TECHNIQUE & CORRECTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Réalisation, suivi de projet éditorial et correction ortho-typographique dans les domaines de l’architecture, de l’urbain et de la création</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire MAP-MAACC, Paris (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Europan, Paris (ouvrages)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MJC Antipode, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire GRIEF, Rennes (ouvrages et revue annuelle Exercice(s) d’architecture)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l’Homme en Bretagne, Rennes (ouvrage)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire LET-LAVUE, Paris (rapports de recherche)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-récits visuels et plus si affinités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les clichés, la plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sciences du vivant, la conception à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et maintenance, les dessous de la perfection moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et l'espace cyberpunk, voyage au bout de la technosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes, une diversité de métiers au-delà de la maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire l'évidence écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Décentrements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bretagne, Apr 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme au risque de l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et langages de l'urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIEF/ENSA Bretagne, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire dans les limites planétaires : les commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'archives d'architecture contemporaine, Dec 2024, Cité de l'architecture - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la culture écologique architecturale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation HMONP 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Villien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubanos Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres d’intérêt de la jeune recherche architecturale, bilan des dix ans du post-master Recherches en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-La Villette. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication d’une « architecture durable » en France (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Est, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PESC2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04353097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalisation de l’écologie dans la presse architecturale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fenker; Isabelle Grudet; Jodelle Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, p. 37-56, 2022, Synthèses, 978-2-7592-3560-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF0793E"/>
+    <w:nsid w:val="FEA406B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice2-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273952013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207314938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice2-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273952013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207314938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>