--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -358,239 +358,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse à boues KDS® : une nouvelle technique de déshydratation mécanisée en continu des sédiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of sediments from dewatering tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadel Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouassida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Côtier-Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Conference on Advances in Rock Mechanics - TuniRock2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929485v1</w:t>
+                <w:t xml:space="preserve">hal-01929724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sediments from dewatering tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La presse à boues KDS® : une nouvelle technique de déshydratation mécanisée en continu des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dadel Azaiez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
+                <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Advances in Rock Mechanics - TuniRock2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Côtier-Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.607-616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929724v1</w:t>
+                <w:t xml:space="preserve">hal-01929485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breve estudo comparativo entre soluções de desague: uma abordagem económica e estatística</w:t>
               </w:r>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Geo-Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -900,51 +900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International SedNet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,226 +963,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles techniques de déshydratation mécanisée en continu des sédiments. La presse à boues KDS®</w:t>
+                <w:t xml:space="preserve">Behaviour of dredged dam sediments during natural dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Coastal and Maritime Mediterranean Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Geo-Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929638v1</w:t>
+                <w:t xml:space="preserve">hal-01929623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of dredged dam sediments during natural dehydration</w:t>
+                <w:t xml:space="preserve">Nouvelles techniques de déshydratation mécanisée en continu des sédiments. La presse à boues KDS®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Geo-Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Coastal and Maritime Mediterranean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Split, Croatie. pp.23-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2017.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929623v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sediments Reuse as Construction Materials: A Mortar Approach</w:t>
               </w:r>
@@ -1443,200 +1443,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical dewatering solutions for sediments</w:t>
+                <w:t xml:space="preserve">Quelques aspects de la déshydratation naturelle des sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Geo-Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.553-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929615v1</w:t>
+                <w:t xml:space="preserve">hal-01929473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la déshydratation naturelle des sédiments</w:t>
+                <w:t xml:space="preserve">Mechanical dewatering solutions for sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Geo-Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929473v1</w:t>
+                <w:t xml:space="preserve">hal-01929615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of waste paper sludge ash for manufacturing materials</w:t>
               </w:r>
@@ -1976,51 +1976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.V.R. da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Marassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.V.R. da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Marassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>