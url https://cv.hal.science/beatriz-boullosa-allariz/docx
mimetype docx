--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -1162,563 +1162,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Sediments Reuse as Construction Materials: A Mortar Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pellerin Le Bas</w:t>
+                <w:t xml:space="preserve">Volute® System for dewatering of sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707216v1</w:t>
+                <w:t xml:space="preserve">hal-01929529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volute® System for dewatering of sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
+                <w:t xml:space="preserve">Sédiments marins traités en grand volume avec de la cendre volante papetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pellerin Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Boullosa-Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.597-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929529v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédiments marins traités en grand volume avec de la cendre volante papetière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Boullosa-Allariz</w:t>
+                <w:t xml:space="preserve">Quelques aspects de la déshydratation naturelle des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.553-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929502v1</w:t>
+                <w:t xml:space="preserve">hal-01929473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la déshydratation naturelle des sédiments</w:t>
+                <w:t xml:space="preserve">Mechanical dewatering solutions for sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Geo-Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929473v1</w:t>
+                <w:t xml:space="preserve">hal-01929615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical dewatering solutions for sediments</w:t>
+                <w:t xml:space="preserve">Valorization of waste paper sludge ash for manufacturing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Geo-Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Smart Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929615v1</w:t>
+                <w:t xml:space="preserve">hal-01929621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of waste paper sludge ash for manufacturing materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Sediments Reuse as Construction Materials: A Mortar Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pellerin Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boullosa Allariz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Smart Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Geo-Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929621v1</w:t>
+                <w:t xml:space="preserve">hal-01707216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1976,51 +1976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.V.R. da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Marassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa Allariz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadel Azaiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.V.R. da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Marassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2017.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boullosa-Allariz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>