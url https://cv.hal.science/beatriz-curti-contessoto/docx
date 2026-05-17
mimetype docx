--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5497-5589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6ezjLTsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,349 +204,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortion in Comparative Law: Examining Intra-Linguistic Equivalence Challenges in Current Legislative Texts across Lusophone Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Serpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents Celebrating and Registering Official Marriages and Issuing Marriage Certificates in Brazil and France:A Comparative-Terminological Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.1184-1210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.31.3.1184-1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O(s) lugar(es) da diacronia na Terminologia: de onde partir para realizar um estudo terminológico-diacrônico hoje?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Scientiarum. Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (2), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4025/actascilangcult.v45i2.67723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neologismos e necrologismos terminológicos na linguagem jurídica brasileira: o caso dos termos referentes à separação conjugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieda Maria Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERMinologie, Communication et Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -535,236 +556,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurisprudence – Revue critique 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Prieto Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Bajcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.ISBN 978-2-37741-104-7, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciências do Léxico e suas interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimara Lucimara Alves da Conceição Costa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVISTA DO CENTRO DE ESTUDOS DA LINGUAGEM DA FUNDAÇÃO UNIVERSIDADE FEDERAL DE RONDÔNIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.1-265, 2023, Ciências do Léxico e suas interfaces</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -774,232 +795,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical terminology: COVID-19, corpora tools, and AI in English for specific purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talita Serpa</w:t>
+                <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Assis Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpora and Artificial Intelligence for Academic Students</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letraria, pp.67-76, 2024, 978-65-5434-106-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.esp.2023.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La evolución de los términos denominativos de los pueblos indígenas en Brasil y sus aspectos socioculturales desde las Cartas Reales hasta el Marco Temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Kleinert; Esther Monzó-Nebot; Vicenta Tasa Fuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traducción y la interpretación como claves en la protección de los derechos lingüísticos de las comunidades indígenas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-178, 2023, 978-84-1369-706-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1009,167 +1030,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraéquivalence dans le droit comparé lusophone : le cas des unions officiellement reconnues au Brésil, au Portugal, au Cap-Vert, en Guinée-Bissau, au Mozambique, en Angola, au Timor oriental, à Sao Tomé-et-Principe et en Guinée équatoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International - Les variations terminologiques et traductologiques dans le domaine juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine- Nancy, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifier la terminologie du droit et de la santé : un défi interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque international - 13e journées scientifiques du réseau LTT - Lexicologie, Terminologie, Traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1179,156 +1200,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora and Artificial Intelligence for Academic Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Tavares Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Tavares de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Nevack de Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Fernando Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letraria, 2024, 978-65-5434-106-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esp.2023.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1338,104 +1359,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quando os termos se tornam neologismos: uma contribuição ao estudo da neologia sob a perspectiva da desterminologização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,91 +1466,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal language change and certified translation: a study on the terminological comparison between Brazilian and French marriage certificates through the centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,112 +1560,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal language change and certified translation: a study on the terminological comparison between Brazilian and French marriage certificates through the centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, ATHENS, Greece. Book of Abstracts - 56th Annual Meeting of the Societas Linguistica Europaea, 1, pp.152-153, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1712,51 +1733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F341A1A"/>
+    <w:nsid w:val="240B76BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1943,51 +1964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatriz-curti-contessoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5497-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Curti-Contessoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Serpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838957v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.31.3.1184-1210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/actascilangcult.v45i2.67723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05101480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prieto Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bajcic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Lucimara Alves da Concei&#231;&#227;o Costa Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Assis Silveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2023.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-traduccion-y-la-interpretacion-como-claves-en-la-proteccion-de-los-derechos-linguisticos-de-las-comunidades-indigenas_150230/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tavares Pinto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tavares de Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Nevack de Britto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Fernando Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Humbert-Droz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04199751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatriz-curti-contessoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5497-5589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6ezjLTsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Curti-Contessoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Serpa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.31.3.1184-1210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/actascilangcult.v45i2.67723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05101480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prieto Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bajcic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara Lucimara Alves da Concei&#231;&#227;o Costa Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Assis Silveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2023.10.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-traduccion-y-la-interpretacion-como-claves-en-la-proteccion-de-los-derechos-linguisticos-de-las-comunidades-indigenas_150230/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tavares Pinto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tavares de Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Nevack de Britto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Fernando Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Humbert-Droz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04199751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>