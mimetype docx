--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -66,3023 +66,3241 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling breeding programs considering social behavior in large groups of farmed fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C D Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning for genomic prediction accounting for heterosis in crossbreeding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness: Genetic correlations and trade-offs between life functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: A single-step toward the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Georgia, Apr 2025, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-based GWAS of heat tolerance traits in Holstein and Montbeliarde cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée Roxane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new breeding tools in a context of climate change: first results of the RUMIGEN project on new phenotypes for heat tolerance traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Carabaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th ICAR Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, May 2022, Montréal Québec, Canada. pp. 195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iola Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genetic trends in American Angus associated with climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Makanjuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gondro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iola Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la tolérance à la chaleur des bovins par l’étude des interactions entre génotype et indice température-humidité sur la production et la santé de la mamelle en race Montbéliarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée Roxane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including environmental variables in genomic models for carcass traits in Hanwoo beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B O Makanjuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gondro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by temperature-humidity index interactions on milk production in the Montbeliarde cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée Roxane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating potential bias of REML estimators of heritability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Christian Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 11th World Congress of Genetics Applied to Livestock Production (WCGALP 2018), Auckland, New Zealand, February 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haplotype Based Genome-Enabled Prediction of Traits Across Nordic Red Cattle Breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Jm Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gianola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guosheng Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">QTL detection in multi-breed cattle populations including crossbred animals: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.101639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218863v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected values for the accuracy of predicted breeding values accounting for genetic differences between reference and target populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00876-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487620v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of in utero heat stress on subsequent performances of heifers and primiparous cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expected values for the accuracy of predicted breeding values accounting for genetic differences between reference and target populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gondro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25168⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885784v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature-humidity index on the evolution of trade-offs between fertility and production in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of in utero heat stress on subsequent performances of heifers and primiparous cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00889-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11065-11077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531071v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Effect of temperature-humidity index on the evolution of trade-offs between fertility and production in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1075077⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00889-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127792v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS Coordinates for Modelling Correlated Herd Effects in Genomic Prediction Models Applied to Hanwoo Beef Cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Raffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hak Kyo Lee</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Sarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1075077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11072050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545153v1</w:t>
+                <w:t xml:space="preserve">hal-04127792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Genomic Prediction across Generations of Two Korean Pig Populations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GPS Coordinates for Modelling Correlated Herd Effects in Genomic Prediction Models Applied to Hanwoo Beef Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dajeong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak Kyo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani9090672⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11072050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127300v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the potential bias of variance components estimators when using genomic models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Sørensen</w:t>
+                <w:t xml:space="preserve">A study of Genomic Prediction across Generations of Two Korean Pig Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Wackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghyun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gondro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0411-0⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9090672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405254v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of haplotype variables from a high-density marker map for genomic prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mogens S. Lund</w:t>
+                <w:t xml:space="preserve">Understanding the potential bias of variance components estimators when using genomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Christian Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (1), pp.61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0143-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341298v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for genomic prediction accounting for heterosis in crossbreeding systems</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05292860v1</w:t>
+                <w:t xml:space="preserve">Selection of haplotype variables from a high-density marker map for genomic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Cd Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guosheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens S. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0143-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. M2 Predictive and Integrative Animal Biology, Palaiseau, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3229,51 +3447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vall&#233;e Roxane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makanjuola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B O Makanjuola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jm Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rovere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajeong Lim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hun Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Kyo Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11072050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wackel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Shin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090672" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0411-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cd Cuyabano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0143-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rovere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C D Cuyabano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vall&#233;e Roxane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makanjuola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B O Makanjuola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jm Rosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajeong Lim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Kyo Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11072050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wackel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Shin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090672" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0411-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cd Cuyabano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0143-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>