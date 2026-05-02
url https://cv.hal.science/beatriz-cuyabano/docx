--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -342,247 +342,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t>
+                <w:t xml:space="preserve">Robustness: Genetic correlations and trade-offs between life functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium: A single-step toward the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Georgia, Apr 2025, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123192v1</w:t>
+                <w:t xml:space="preserve">hal-05120190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness: Genetic correlations and trade-offs between life functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: A single-step toward the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Georgia, Apr 2025, Athens, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120190v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-based GWAS of heat tolerance traits in Holstein and Montbeliarde cattle.</w:t>
               </w:r>
@@ -687,903 +687,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+                <w:t xml:space="preserve">Including environmental variables in genomic models for carcass traits in Hanwoo beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">B O Makanjuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ducrocq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">G Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127779v1</w:t>
+                <w:t xml:space="preserve">hal-03733683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new breeding tools in a context of climate change: first results of the RUMIGEN project on new phenotypes for heat tolerance traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vandenplas</w:t>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Carabaño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Diaz</w:t>
+                <w:t xml:space="preserve">V. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th ICAR Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478350v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
+                <w:t xml:space="preserve">Towards new breeding tools in a context of climate change: first results of the RUMIGEN project on new phenotypes for heat tolerance traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Saintilan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">S Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+                <w:t xml:space="preserve">J Vandenplas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iola Croué</w:t>
+                <w:t xml:space="preserve">M J Carabaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">C Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t>
+              <w:t xml:space="preserve">45th ICAR Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, May 2022, Montréal Québec, Canada. pp. 195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033756v1</w:t>
+                <w:t xml:space="preserve">hal-04478350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genetic trends in American Angus associated with climate variability</w:t>
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rovere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Makanjuola</w:t>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kelly</w:t>
+                <w:t xml:space="preserve">Iola Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gondro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734380v1</w:t>
+                <w:t xml:space="preserve">hal-04033756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and genetic trends in American Angus associated with climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+                <w:t xml:space="preserve">B Makanjuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iola Croue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010576v1</w:t>
+                <w:t xml:space="preserve">hal-03734380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tolérance à la chaleur des bovins par l’étude des interactions entre génotype et indice température-humidité sur la production et la santé de la mamelle en race Montbéliarde</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iola Croue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.191-195</w:t>
+              <w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033244v1</w:t>
+                <w:t xml:space="preserve">hal-05010576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including environmental variables in genomic models for carcass traits in Hanwoo beef cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Etude de la tolérance à la chaleur des bovins par l’étude des interactions entre génotype et indice température-humidité sur la production et la santé de la mamelle en race Montbéliarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallée Roxane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S H Lee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26ème Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733683v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by temperature-humidity index interactions on milk production in the Montbeliarde cattle breed</w:t>
               </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée Roxane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating potential bias of REML estimators of heritability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Christian Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haplotype Based Genome-Enabled Prediction of Traits Across Nordic Red Cattle Breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,51 +2206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected values for the accuracy of predicted breeding values accounting for genetic differences between reference and target populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,51 +2591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS Coordinates for Modelling Correlated Herd Effects in Genomic Prediction Models Applied to Hanwoo Beef Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,51 +2846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of Genomic Prediction across Generations of Two Korean Pig Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Wackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the potential bias of variance components estimators when using genomic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Christian Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3447,51 +3447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rovere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C D Cuyabano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vall&#233;e Roxane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makanjuola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B O Makanjuola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jm Rosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajeong Lim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Kyo Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11072050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wackel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Shin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090672" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0411-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cd Cuyabano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0143-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rovere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C D Cuyabano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vall&#233;e Roxane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B O Makanjuola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makanjuola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jm Rosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillenea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajeong Lim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Kyo Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11072050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wackel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Shin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090672" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christian S&#248;rensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0411-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cd Cuyabano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0143-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>