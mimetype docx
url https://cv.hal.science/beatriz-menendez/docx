--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatriz Menéndez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and air pollution impacts on cultural heritage building materials in Europe and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.170945. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 271-ASC: New accelerated test procedure for the assessment of resistance of natural stone and fired-clay brick units against salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aškrabić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection Method for Restoration Mortars Using Sustainability and Compatibility Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.362. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of resin-TiO2 nanoparticle hybrid coatings on travertine stones to investigate their durability under artificial aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Moshrefyfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Shirzaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Ali Moosavizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126511. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nanosilica on lime restoration mortars properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of restoration mortars and binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.126863. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated salt weathering test by RILEM TC 271-ASC: preliminary round robin validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (9), pp.238. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-022-02067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallisation test for porous building materials : Experimental research on salt contamination procedures and methods for3 assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research on salt contamination procedures and methods for assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of petrography in durability of limestone used in construction of Persepolis complex subjected to artificial accelerated ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8308-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob P J van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.202-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal sedimentological and petrophysical characterization of El Gueria reservoir (Ypresian) in sFAX and Gulf of Gabes Basins (SE-Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassabi Nadhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njahi Zahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeddi Salwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touir Jamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.202-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of salt mixture damage on built cultural heritage from environmental conditions using ECOS-RUNSALT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of stone-repair mortars used in historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. López-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.5097-5115. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-016-0846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical stone-mortar compatibility of commercial stone-repair mortars of historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.424-441. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mixed vs single brine composition on salt weathering in porous carbonate building stones for different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Petráňová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 210, pp.124-139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of fossil-bearing shale (Autun Basin, France; Permian), part I: Characterizing iron speciation and its vulnerability to weathering by combined use of Mössbauer spectroscopy, X-ray diffraction, porosimetry and permeability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Didier Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical instability induced by water weakening in laboratory fluid injection tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delle Piane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4171-4188. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F C Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Thomachot-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416 (1), pp.203 - 216. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp416.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of salt transitions and implications for stone weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brimblecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (13), pp.2577-2585. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer phenomena in rock matrix: petrophysical and geochemical study of El Berrocal experimental site, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Nistal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (1-4), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-7722(95)00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of brittle faulting and cataclastic flow in Berea sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0191-8141(95)00076-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Pore Structure of Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268 (5208), pp.276-279. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.268.5208.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Matrix Diffusion as a Mechanism of Radionuclide Retardation: A Natural Analogue Study of El Berrocal Granite, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58-59 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1992.5859.2.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Viennes, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEW RILEM TC 271-ASC RECOMMENDATION FOR THE DURABILITY ASSESSMENT OF POROUS BUILDING MATERIALS AGAINST SALT CRYSTALLIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference in Asia on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable conservation and restoration of built cultural heritage: Introduction to the SCORE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Perez-Ema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Rörigdalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Sciences du Patrimoine, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7147537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated laboratory test for the assessment of the durability of materials with respect to salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maria d'Altri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWBSS 2021, Fifth International Conference on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Delft, Netherlands. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable lime restoration mortars formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Goettingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physico-chemical properties between ancient and restoration renders in the Vexin Français (N-W of Paris) area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Göttingen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticle to improve the performance of restoration mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doehne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération par les sels des pierres de construction: Influence des propriétés capillaires et des conditions d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontres universitaires du génie civil (AUGC 2006) à la grande motte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, La grande motte, France. publication sur CD Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation de sels dans un environnement changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristallisation de sels en milieu poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.207-248, 2023, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9114.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Climatology applied to Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage from Pollution to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatriz Menéndez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and air pollution impacts on cultural heritage building materials in Europe and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.170945. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 271-ASC: New accelerated test procedure for the assessment of resistance of natural stone and fired-clay brick units against salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aškrabić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nanosilica on lime restoration mortars properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of resin-TiO2 nanoparticle hybrid coatings on travertine stones to investigate their durability under artificial aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Moshrefyfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Shirzaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Ali Moosavizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126511. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection Method for Restoration Mortars Using Sustainability and Compatibility Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.362. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of restoration mortars and binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.126863. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated salt weathering test by RILEM TC 271-ASC: preliminary round robin validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (9), pp.238. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-022-02067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallisation test for porous building materials : Experimental research on salt contamination procedures and methods for3 assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research on salt contamination procedures and methods for assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of petrography in durability of limestone used in construction of Persepolis complex subjected to artificial accelerated ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8308-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob P J van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.202-222. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal sedimentological and petrophysical characterization of El Gueria reservoir (Ypresian) in sFAX and Gulf of Gabes Basins (SE-Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassabi Nadhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njahi Zahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeddi Salwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touir Jamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.202-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of salt mixture damage on built cultural heritage from environmental conditions using ECOS-RUNSALT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical stone-mortar compatibility of commercial stone-repair mortars of historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.424-441. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of stone-repair mortars used in historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. López-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.5097-5115. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-016-0846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mixed vs single brine composition on salt weathering in porous carbonate building stones for different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Petráňová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 210, pp.124-139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of fossil-bearing shale (Autun Basin, France; Permian), part I: Characterizing iron speciation and its vulnerability to weathering by combined use of Mössbauer spectroscopy, X-ray diffraction, porosimetry and permeability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Didier Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical instability induced by water weakening in laboratory fluid injection tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delle Piane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4171-4188. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F C Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Thomachot-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416 (1), pp.203 - 216. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp416.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of salt transitions and implications for stone weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brimblecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (13), pp.2577-2585. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer phenomena in rock matrix: petrophysical and geochemical study of El Berrocal experimental site, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Nistal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (1-4), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-7722(95)00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of brittle faulting and cataclastic flow in Berea sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0191-8141(95)00076-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Pore Structure of Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268 (5208), pp.276-279. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.268.5208.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Matrix Diffusion as a Mechanism of Radionuclide Retardation: A Natural Analogue Study of El Berrocal Granite, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58-59 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1992.5859.2.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEW RILEM TC 271-ASC RECOMMENDATION FOR THE DURABILITY ASSESSMENT OF POROUS BUILDING MATERIALS AGAINST SALT CRYSTALLIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference in Asia on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable conservation and restoration of built cultural heritage: Introduction to the SCORE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Perez-Ema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Rörigdalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Sciences du Patrimoine, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7147537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated laboratory test for the assessment of the durability of materials with respect to salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maria d'Altri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWBSS 2021, Fifth International Conference on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Delft, Netherlands. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable lime restoration mortars formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Goettingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physico-chemical properties between ancient and restoration renders in the Vexin Français (N-W of Paris) area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Göttingen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticle to improve the performance of restoration mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doehne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération par les sels des pierres de construction: Influence des propriétés capillaires et des conditions d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontres universitaires du génie civil (AUGC 2006) à la grande motte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, La grande motte, France. publication sur CD Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation de sels dans un environnement changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristallisation de sels en milieu poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.207-248, 2023, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9114.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Climatology applied to Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage from Pollution to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Lubelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R&#246;rig-Daalgard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#353;krabi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02158-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz-Basteris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sacramento Rivero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Torabi-Kaveh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moshrefyfar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Shirzaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Ali Moosavizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;ev&#269;&#237;k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Frankeov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.03.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02067-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Maria Aguilar Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Godts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gulotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Heidari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohseni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8308-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lubelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Diaz-Goncalves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Hees" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1180-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob P J van Hees" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8110401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassabi Nadhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njahi Zahra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi Salwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touir Jamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagnit-Hammou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Mertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0846-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Arce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Petr&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Piane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Grossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brimblecombe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benavente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. M&#233;nager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Rey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Nistal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-7722(95)00030-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9A465FA992E2E1CF441FD43C57A70DD582422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00076-P" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KKDXL1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -F. Wong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.268.5208.276" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Argando&#241;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1992.5859.2.379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aguilar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askrabic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Perez-Ema" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonazza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge R&#246;rigdalgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7147537" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria d'Altri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Askrabic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9114.ch8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62408" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Lubelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R&#246;rig-Daalgard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#353;krabi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02158-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;ev&#269;&#237;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Frankeov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.03.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Torabi-Kaveh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moshrefyfar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Shirzaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Ali Moosavizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz-Basteris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sacramento Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02067-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Maria Aguilar Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Godts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gulotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Heidari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohseni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8308-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8110401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lubelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Diaz-Goncalves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Hees" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1180-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob P J van Hees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassabi Nadhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njahi Zahra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi Salwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touir Jamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagnit-Hammou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Arce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Mertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0846-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Petr&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Piane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Grossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brimblecombe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benavente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. M&#233;nager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Rey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Nistal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-7722(95)00030-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9A465FA992E2E1CF441FD43C57A70DD582422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00076-P" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KKDXL1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -F. Wong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.268.5208.276" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Argando&#241;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1992.5859.2.379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aguilar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askrabic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Perez-Ema" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonazza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge R&#246;rigdalgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7147537" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria d'Altri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Askrabic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9114.ch8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62408" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>