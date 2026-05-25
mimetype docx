--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatriz Menéndez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and air pollution impacts on cultural heritage building materials in Europe and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.170945. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 271-ASC: New accelerated test procedure for the assessment of resistance of natural stone and fired-clay brick units against salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aškrabić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nanosilica on lime restoration mortars properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of resin-TiO2 nanoparticle hybrid coatings on travertine stones to investigate their durability under artificial aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Moshrefyfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Shirzaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Ali Moosavizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126511. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection Method for Restoration Mortars Using Sustainability and Compatibility Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.362. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of restoration mortars and binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.126863. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated salt weathering test by RILEM TC 271-ASC: preliminary round robin validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (9), pp.238. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-022-02067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallisation test for porous building materials : Experimental research on salt contamination procedures and methods for3 assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research on salt contamination procedures and methods for assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of petrography in durability of limestone used in construction of Persepolis complex subjected to artificial accelerated ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8308-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob P J van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.202-222. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal sedimentological and petrophysical characterization of El Gueria reservoir (Ypresian) in sFAX and Gulf of Gabes Basins (SE-Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassabi Nadhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njahi Zahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeddi Salwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touir Jamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.202-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of salt mixture damage on built cultural heritage from environmental conditions using ECOS-RUNSALT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical stone-mortar compatibility of commercial stone-repair mortars of historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.424-441. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of stone-repair mortars used in historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. López-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.5097-5115. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-016-0846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mixed vs single brine composition on salt weathering in porous carbonate building stones for different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Petráňová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 210, pp.124-139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of fossil-bearing shale (Autun Basin, France; Permian), part I: Characterizing iron speciation and its vulnerability to weathering by combined use of Mössbauer spectroscopy, X-ray diffraction, porosimetry and permeability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Didier Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical instability induced by water weakening in laboratory fluid injection tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delle Piane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4171-4188. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F C Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Thomachot-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416 (1), pp.203 - 216. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp416.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of salt transitions and implications for stone weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brimblecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (13), pp.2577-2585. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer phenomena in rock matrix: petrophysical and geochemical study of El Berrocal experimental site, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Nistal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (1-4), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-7722(95)00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of brittle faulting and cataclastic flow in Berea sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0191-8141(95)00076-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Pore Structure of Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268 (5208), pp.276-279. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.268.5208.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Matrix Diffusion as a Mechanism of Radionuclide Retardation: A Natural Analogue Study of El Berrocal Granite, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58-59 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1992.5859.2.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEW RILEM TC 271-ASC RECOMMENDATION FOR THE DURABILITY ASSESSMENT OF POROUS BUILDING MATERIALS AGAINST SALT CRYSTALLIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference in Asia on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable conservation and restoration of built cultural heritage: Introduction to the SCORE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Perez-Ema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Rörigdalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Sciences du Patrimoine, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7147537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated laboratory test for the assessment of the durability of materials with respect to salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maria d'Altri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWBSS 2021, Fifth International Conference on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Delft, Netherlands. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable lime restoration mortars formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Goettingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physico-chemical properties between ancient and restoration renders in the Vexin Français (N-W of Paris) area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Göttingen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticle to improve the performance of restoration mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doehne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération par les sels des pierres de construction: Influence des propriétés capillaires et des conditions d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontres universitaires du génie civil (AUGC 2006) à la grande motte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, La grande motte, France. publication sur CD Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation de sels dans un environnement changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristallisation de sels en milieu poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.207-248, 2023, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9114.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Climatology applied to Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage from Pollution to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Beatriz Menéndez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and air pollution impacts on cultural heritage building materials in Europe and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 921, pp.170945. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 271-ASC: New accelerated test procedure for the assessment of resistance of natural stone and fired-clay brick units against salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aškrabić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated salt weathering test by RILEM TC 271-ASC: preliminary round robin validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (9), pp.238. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-022-02067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of resin-TiO2 nanoparticle hybrid coatings on travertine stones to investigate their durability under artificial aging tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Moshrefyfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Shirzaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Ali Moosavizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126511. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection Method for Restoration Mortars Using Sustainability and Compatibility Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.362. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nanosilica on lime restoration mortars properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of restoration mortars and binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sacramento Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.126863. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallisation test for porous building materials : Experimental research on salt contamination procedures and methods for3 assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research on salt contamination procedures and methods for assessment of the salt distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of petrography in durability of limestone used in construction of Persepolis complex subjected to artificial accelerated ageing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Torabi-Kaveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8308-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob P J van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective and reliable salt crystallization test for porous building materials: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Cnudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Diaz-Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Hees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.202-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1180-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimators of the Impact of Climate Change in Salt Weathering of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.401. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8110401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal sedimentological and petrophysical characterization of El Gueria reservoir (Ypresian) in sFAX and Gulf of Gabes Basins (SE-Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassabi Nadhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njahi Zahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeddi Salwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touir Jamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.202-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of salt mixture damage on built cultural heritage from environmental conditions using ECOS-RUNSALT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of stone-repair mortars used in historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. López-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.5097-5115. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-016-0846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical stone-mortar compatibility of commercial stone-repair mortars of historic buildings from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagnit-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.424-441. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mixed vs single brine composition on salt weathering in porous carbonate building stones for different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Petráňová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 210, pp.124-139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F C Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Thomachot-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416 (1), pp.203 - 216. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp416.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of fossil-bearing shale (Autun Basin, France; Permian), part I: Characterizing iron speciation and its vulnerability to weathering by combined use of Mössbauer spectroscopy, X-ray diffraction, porosimetry and permeability measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Didier Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical instability induced by water weakening in laboratory fluid injection tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delle Piane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4171-4188. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dosseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology of salt transitions and implications for stone weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brimblecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (13), pp.2577-2585. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of brittle faulting and cataclastic flow in Berea sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0191-8141(95)00076-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer phenomena in rock matrix: petrophysical and geochemical study of El Berrocal experimental site, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Nistal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (1-4), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-7722(95)00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Pore Structure of Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fredrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268 (5208), pp.276-279. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.268.5208.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Matrix Diffusion as a Mechanism of Radionuclide Retardation: A Natural Analogue Study of El Berrocal Granite, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58-59 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1992.5859.2.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Literature Reviews and Meta-Analysis in Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beatriz Menendez; Julie Desarnaud, Sep 2025, Paris, France. pp.611-613, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Mortars for Facades Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beatriz Menendez; Julie Desarnaud, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEW RILEM TC 271-ASC RECOMMENDATION FOR THE DURABILITY ASSESSMENT OF POROUS BUILDING MATERIALS AGAINST SALT CRYSTALLIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gulotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rörig-Daalgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference in Asia on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable conservation and restoration of built cultural heritage: Introduction to the SCORE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Perez-Ema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Rörigdalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Sciences du Patrimoine, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7147537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new accelerated laboratory test for the assessment of the durability of materials with respect to salt crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asel Maria Aguilar Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maria d'Altri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Askrabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWBSS 2021, Fifth International Conference on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Delft, Netherlands. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physico-chemical properties between ancient and restoration renders in the Vexin Français (N-W of Paris) area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Göttingen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable lime restoration mortars formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Diaz-Basteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Goettingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticle to improve the performance of restoration mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Frankeová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Ševčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mácová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pampelune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doehne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération par les sels des pierres de construction: Influence des propriétés capillaires et des conditions d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontres universitaires du génie civil (AUGC 2006) à la grande motte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, La grande motte, France. publication sur CD Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of saline solutions on the water wakening mechanism: application to masonry constructions (Preliminary results)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira Nouvel-Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Salt Weathering of Buildings and Stone Sculptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation de sels dans un environnement changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristallisation de sels en milieu poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.207-248, 2023, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9114.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Techniques Applied to Monumental Stone Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/62408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Climatology applied to Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage from Pollution to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Lubelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R&#246;rig-Daalgard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#353;krabi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02158-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;ev&#269;&#237;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Frankeov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.03.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Torabi-Kaveh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moshrefyfar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Shirzaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Ali Moosavizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz-Basteris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sacramento Rivero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02067-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Maria Aguilar Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Godts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gulotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Heidari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohseni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8308-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8110401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lubelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Diaz-Goncalves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Hees" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1180-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob P J van Hees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassabi Nadhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njahi Zahra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi Salwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touir Jamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagnit-Hammou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Arce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Mertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0846-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Petr&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Piane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Grossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brimblecombe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benavente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. M&#233;nager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Rey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Nistal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-7722(95)00030-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9A465FA992E2E1CF441FD43C57A70DD582422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00076-P" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KKDXL1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -F. Wong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.268.5208.276" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Argando&#241;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1992.5859.2.379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aguilar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askrabic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Perez-Ema" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonazza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge R&#246;rigdalgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7147537" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria d'Altri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Askrabic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9114.ch8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62408" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Lubelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R&#246;rig-Daalgard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#353;krabi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02158-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desarnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02067-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Torabi-Kaveh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moshrefyfar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Shirzaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Ali Moosavizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz-Basteris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sacramento Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;ev&#269;&#237;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Frankeov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.03.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Maria Aguilar Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Godts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gulotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Heidari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohseni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8308-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lubelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Diaz-Goncalves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Hees" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1180-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob P J van Hees" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8110401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassabi Nadhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njahi Zahra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi Salwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touir Jamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagnit-Hammou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Mertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0846-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Arce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Petr&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabaret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.01.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delle Piane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011894" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Grossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brimblecombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benavente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Zhu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00076-P" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KKDXL1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montoto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. M&#233;nager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Rey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Nistal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-7722(95)00030-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9A465FA992E2E1CF441FD43C57A70DD582422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -F. Wong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.268.5208.276" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Argando&#241;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1992.5859.2.379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Grossi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecanu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aguilar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askrabic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320769v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Perez-Ema" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonazza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge R&#246;rigdalgaard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7147537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria d'Altri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Askrabic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Nouvel-Blondel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9114.ch8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62408" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475810v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>