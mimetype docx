--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,187 +589,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
+                <w:t xml:space="preserve">Fast and Functional Structured Data Generators Rooted in Out-of-Equilibrium Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Barra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Catania</w:t>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.1309-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3495999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344065v2</w:t>
+                <w:t xml:space="preserve">hal-04344041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition principle and nonlinear response in spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Paga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,557 +791,1198 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.214436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Functional Structured Data Generators Rooted in Out-of-Equilibrium Physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised hierarchical clustering using the learning dynamics of restricted Boltzmann machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3495999⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344041v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory and rejuvenation effects in spin glasses are governed by more than one length scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02014-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341897v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Memory and rejuvenation effects in spin glasses are governed by more than one length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Gil-Narvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010713. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.978-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911376v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of protein interactions unravelled from structural disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning a Restricted Boltzmann Machine using biased Monte Carlo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (3), pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complexity of protein interactions unravelled from structural disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning a local symmetry with neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin-Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.050102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.050102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-glass-like aging in colloidal and granular glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zamponi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (25), pp.5222-5234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00859K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principles computation of random-pinning glass transition, glass cooperative length scales, and numerical comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cammarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (18), pp.180201(R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.180201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growing timescales and lengthscales characterizing vibrations of amorphous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (30), pp.8397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607730113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for overfitting in energy-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1383,710 +2024,1102 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.6891-6919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast training and sampling of Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singaour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade of phase transitions in the training of Energy-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Bachtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explaining the effects of non-convergent sampling in the training of Energy-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fast and Functional structured data generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - Workshop on Structured Probabilistic Inference &amp; Generative Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium and non-Equilibrium regimes in the learning of Restricted Boltzmann Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeurIPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations and Replica Symmetry Breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Martín-Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peter Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spin Glass Theory and Far Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.69-93, 2023, 978-981-12-7391-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811273926_0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIVET: Privacy Metric Based On Extreme Value Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Szatkownik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Jesus Navas Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2233,51 +3266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03795598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin-Mayor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.050102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00859K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.180201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607730113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jesus Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>