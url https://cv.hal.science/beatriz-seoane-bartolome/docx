--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,1869 +66,1986 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying memory in spin glasses</w:t>
+                <w:t xml:space="preserve">On the role of non-linear latent features in bipartite generative neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Paga</w:t>
+                <w:t xml:space="preserve">Tony Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian He</w:t>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calore</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.256704⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/scipostphys.19.6.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344048v1</w:t>
+                <w:t xml:space="preserve">hal-05600436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying memory in spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Paga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Catania</w:t>
+                <w:t xml:space="preserve">Jian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Seoane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Calore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.065313⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (25), pp.256704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.256704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918895v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.4.095⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.065313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.065313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885720v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractality in spin glasses</w:t>
+                <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Jesús Navas Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calore</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2312880120⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Scipost Physics, 16 (4), pp.095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.4.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344056v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Functional Structured Data Generators Rooted in Out-of-Equilibrium Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifractality in spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Antonio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Miguel Gil-Narvión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3495999⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121 (2), pp.e2312880120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2312880120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344041v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposition principle and nonlinear response in spin glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhai</w:t>
+                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calore</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344051v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised hierarchical clustering using the learning dynamics of restricted Boltzmann machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fast and Functional Structured Data Generators Rooted in Out-of-Equilibrium Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014110⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.1309-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3495999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341820v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Catania</w:t>
+                <w:t xml:space="preserve">Superposition principle and nonlinear response in spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Paga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Seoane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Calore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.214436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344065v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory and rejuvenation effects in spin glasses are governed by more than one length scale</w:t>
+                <w:t xml:space="preserve">Unsupervised hierarchical clustering using the learning dynamics of restricted Boltzmann machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calore</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02014-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341897v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Restricted Boltzmann Machine using biased Monte Carlo sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory and rejuvenation effects in spin glasses are governed by more than one length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Béreux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Miguel Gil-Narvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 14 (3), pp.032. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.978-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795598v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Learning a Restricted Boltzmann Machine using biased Monte Carlo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (3), pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911376v1</w:t>
+                <w:t xml:space="preserve">hal-03795598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of protein interactions unravelled from structural disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008546. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03911374v1</w:t>
+                <w:t xml:space="preserve">hal-03911376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a local symmetry with neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The complexity of protein interactions unravelled from structural disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (5), pp.050102. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.050102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403561v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-glass-like aging in colloidal and granular glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Learning a local symmetry with neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin-Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (25), pp.5222-5234. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.050102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM00859K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.050102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323961v1</w:t>
+                <w:t xml:space="preserve">hal-02403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles computation of random-pinning glass transition, glass cooperative length scales, and numerical comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-glass-like aging in colloidal and granular glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cammarota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+                <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (18), pp.180201(R. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (25), pp.5222-5234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.180201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00859K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402988v1</w:t>
+                <w:t xml:space="preserve">hal-02323961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First-principles computation of random-pinning glass transition, glass cooperative length scales, and numerical comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cammarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (18), pp.180201(R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.180201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growing timescales and lengthscales characterizing vibrations of amorphous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (30), pp.8397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1607730113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1938,686 +2055,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for overfitting in energy-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.6891-6919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast training and sampling of Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singaour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade of phase transitions in the training of Energy-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Bachtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the effects of non-convergent sampling in the training of Energy-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Functional structured data generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - Workshop on Structured Probabilistic Inference &amp; Generative Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and non-Equilibrium regimes in the learning of Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2627,146 +2744,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations and Replica Symmetry Breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Martín-Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peter Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spin Glass Theory and Far Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.69-93, 2023, 978-981-12-7391-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811273926_0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,350 +2893,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIVET: Privacy Metric Based On Extreme Value Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Szatkownik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Jesus Navas Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3266,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03795598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin-Mayor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.050102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00859K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.180201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607730113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jesus Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphys.19.6.141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03795598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin-Mayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.050102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00859K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.180201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Jin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607730113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jesus Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>