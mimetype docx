--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -706,144 +706,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised hierarchical clustering using the learning dynamics of restricted Boltzmann machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Barra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.205005. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344065v2</w:t>
+                <w:t xml:space="preserve">hal-04341820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Functional Structured Data Generators Rooted in Out-of-Equilibrium Physics</w:t>
               </w:r>
@@ -855,155 +842,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (2), pp.1309-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3495999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition principle and nonlinear response in spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Paga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,180 +1012,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.214436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised hierarchical clustering using the learning dynamics of restricted Boltzmann machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of bidirectional associative memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014110. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/accc60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341820v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory and rejuvenation effects in spin glasses are governed by more than one length scale</w:t>
               </w:r>
@@ -1312,235 +1312,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Restricted Boltzmann Machine using biased Monte Carlo sampling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.032⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795598v1</w:t>
+                <w:t xml:space="preserve">hal-03911376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft disorder modulates the assembly path of protein complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning a Restricted Boltzmann Machine using biased Monte Carlo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010713. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (3), pp.032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911376v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complexity of protein interactions unravelled from structural disorder</w:t>
               </w:r>
@@ -2177,90 +2177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast training and sampling of Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3019,216 +3019,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Jesus Navas Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344030v1</w:t>
+                <w:t xml:space="preserve">hal-04342280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring effective couplings with Restricted Boltzmann Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Copycat Perceptron: Smashing Barriers Through Collective Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso de Jesus Navas Gómez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04342280v1</w:t>
+                <w:t xml:space="preserve">hal-04344030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphys.19.6.141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03795598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin-Mayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.050102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00859K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.180201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Jin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607730113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jesus Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Catania" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/scipostphys.19.6.141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Paga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.256704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.065313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jes&#250;s Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvi&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312880120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3495999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344065v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/accc60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Gil-Narvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02014-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03795598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin-Mayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.050102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00859K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.180201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Jin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607730113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bachtis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14689" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04341849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;n-Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Lorenzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peter Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso de Jesus Navas G&#243;mez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>