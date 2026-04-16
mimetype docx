--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -625,165 +625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux socio-économiques de la diffusion du FLE dans la Colombie rurale</w:t>
+                <w:t xml:space="preserve">Marchandisation de la langue française en milieu rural en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Estella Villa Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2019 du Réseau francophone de sociolinguistique, Langues de valeur et valeur des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006318v1</w:t>
+                <w:t xml:space="preserve">hal-02006329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchandisation de la langue française en milieu rural en Colombie</w:t>
+                <w:t xml:space="preserve">Enjeux socio-économiques de la diffusion du FLE dans la Colombie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Estella Villa Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès 2019 du Réseau francophone de sociolinguistique, Langues de valeur et valeur des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006329v1</w:t>
+                <w:t xml:space="preserve">hal-02006318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medellin: une transition urbaine exemplaire</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Estella Villa Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946741v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Estella Villa Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946741v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>