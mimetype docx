--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -901,96 +901,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medellin, la construction du discours de la &amp;quot;Culture Métro&amp;quot; et ses impacts sur la &amp;quot;Culture Citoyenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Estella Villa Correa</w:t>
+                <w:t xml:space="preserve">Mobilités rurales, optimisation versus rentabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Forum international Creative Mobilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Éducation à la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003679v1</w:t>
+                <w:t xml:space="preserve">hal-02003595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la ville, changer la vie! Medellin et la transformation urbaine</w:t>
               </w:r>
@@ -1052,96 +1052,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités rurales, optimisation versus rentabilisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Villa</w:t>
+                <w:t xml:space="preserve">Medellin, la construction du discours de la &amp;quot;Culture Métro&amp;quot; et ses impacts sur la &amp;quot;Culture Citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Estella Villa Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Éducation à la mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, caen, France</w:t>
+              <w:t xml:space="preserve">Premier Forum international Creative Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003595v1</w:t>
+                <w:t xml:space="preserve">hal-02003679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medellin de l'explosion à l'éclosion de l'espace public</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Estella Villa Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946741v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Estella Villa Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946741v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>