--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -66,5510 +66,5912 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent transcriptomic and connectomic controllers of information integration and its anaesthetic breakdown across mammalian brains</w:t>
+                <w:t xml:space="preserve">Blood-based biomarkers of ferroptosis in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Luppi</w:t>
+                <w:t xml:space="preserve">Vincent Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+                <w:t xml:space="preserve">Emeline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+                <w:t xml:space="preserve">Clément Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mediano</w:t>
+                <w:t xml:space="preserve">Guillaume Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosas</w:t>
+                <w:t xml:space="preserve">Mary Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02381-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2026.107414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482107v1</w:t>
+                <w:t xml:space="preserve">hal-05603983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding dopaminergic dose reduction following STN-DBS: mediation analysis</w:t>
+                <w:t xml:space="preserve">Predictive factors of effectiveness of occipital nerve stimulation for chronic cluster headache: data from for the French ONS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Lanore</w:t>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Houot</w:t>
+                <w:t xml:space="preserve">Roxane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Basset</w:t>
+                <w:t xml:space="preserve">Aurelie Leplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendetowicz</w:t>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Menon</w:t>
+                <w:t xml:space="preserve">Jean Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Neurology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 8 (1), pp.e001427. </w:t>
+              <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjno-2025-001427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s10194-026-02319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472217v1</w:t>
+                <w:t xml:space="preserve">hal-05614815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deep brain stimulation on non motor fluctuations in Parkinson’s disease (assessed with the NMF severity scale)</w:t>
+                <w:t xml:space="preserve">Understanding dopaminergic dose reduction following STN-DBS: mediation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Matta</w:t>
+                <w:t xml:space="preserve">Aymeric Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Comet</w:t>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gaillard</w:t>
+                <w:t xml:space="preserve">Aymeric Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Faggianelli</w:t>
+                <w:t xml:space="preserve">David Bendetowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
+                <w:t xml:space="preserve">Poornima Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.100426. </w:t>
+              <w:t xml:space="preserve">BMJ Neurology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.e001427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2026.100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjno-2025-001427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510245v1</w:t>
+                <w:t xml:space="preserve">hal-05472217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain areas for reversible symbolic reference, a potential singularity of the human brain</w:t>
+                <w:t xml:space="preserve">Convergent transcriptomic and connectomic controllers of information integration and its anaesthetic breakdown across mammalian brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+                <w:t xml:space="preserve">Andrea Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pape</w:t>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Ekramnia</w:t>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxia Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+                <w:t xml:space="preserve">Pedro A. M. Mediano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.87380.3⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02381-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033764v1</w:t>
+                <w:t xml:space="preserve">hal-05482107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is being asymmetric a bad thing? Insights from a longitudinal observational study on STN-DBS Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Harroch</w:t>
+                <w:t xml:space="preserve">Raquel Pinheiro Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+                <w:t xml:space="preserve">Paulo Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+                <w:t xml:space="preserve">Matthieu Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146, pp.10828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2026.108283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144998v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-motor Subtypes in Candidates for Subthalamic Deep Brain Stimulation for Parkinson’s Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of deep brain stimulation on non motor fluctuations in Parkinson’s disease (assessed with the NMF severity scale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hopes</w:t>
+                <w:t xml:space="preserve">Christian Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Frismand</w:t>
+                <w:t xml:space="preserve">Camille Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+                <w:t xml:space="preserve">Corentin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107945⟩</w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.100426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2026.100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185361v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation modulates primate brain dynamics across states of consciousness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Dupont</w:t>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.101688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345720v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of subthalamic deep-brain stimulation in restoring motor symmetry in Parkinson's disease patients: a prospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-motor Subtypes in Candidates for Subthalamic Deep Brain Stimulation for Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Hélène Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascol</w:t>
+                <w:t xml:space="preserve">Salomé Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
+                <w:t xml:space="preserve">Lucie Hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Frismand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-12162-7⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.107945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480277v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously emerging internal models of visual sequences combine abstract and event-specific information in the prefrontal cortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial direct current stimulation modulates primate brain dynamics across states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Bellet</w:t>
+                <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Jarraya</w:t>
+                <w:t xml:space="preserve">Pablo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+                <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.113952⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP101688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626768v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON/OFF non-motor evaluation: a new way to evaluate non-motor fluctuations in Parkinson’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain areas for reversible symbolic reference, a potential singularity of the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Azulay</w:t>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Benatru</w:t>
+                <w:t xml:space="preserve">Louise Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hubsch</w:t>
+                <w:t xml:space="preserve">Milad Ekramnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2023-332551⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.87380.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509740v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+                <w:t xml:space="preserve">ON/OFF non-motor evaluation: a new way to evaluate non-motor fluctuations in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">J-P Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Isabelle Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (7), pp.656-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2023-332551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512801v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local orchestration of distributed functional patterns supporting loss and restoration of consciousness in the primate brain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneously emerging internal models of visual sequences combine abstract and event-specific information in the prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Stamatakis</w:t>
+                <w:t xml:space="preserve">Marie E. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46382-w⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.113952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.113952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510646v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient brain activity dynamics discriminate levels of consciousness during anesthesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06335-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616713v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational and cognitive predictors of apathy after subthalamic nucleus stimulation in Parkinson’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+                <w:t xml:space="preserve">Local orchestration of distributed functional patterns supporting loss and restoration of consciousness in the primate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46382-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awad324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239475v1</w:t>
+                <w:t xml:space="preserve">hal-04510646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how can we improve patient and caregiver information for the proper use of their medical devices throughout the care pathway?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient brain activity dynamics discriminate levels of consciousness during anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Camus</w:t>
+                <w:t xml:space="preserve">Scott Ensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josseran</w:t>
+                <w:t xml:space="preserve">Ayberk Ozkirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Hoffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (1), pp.53-65. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122456v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment améliorer l'information des patients et de leurs aidants au bon usage de leurs dispositifs médicaux tout au long du parcours de soin ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Josseran</w:t>
+                <w:t xml:space="preserve">Motivational and cognitive predictors of apathy after subthalamic nucleus stimulation in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Kibleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.10.070⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (2), pp.472-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122467v1</w:t>
+                <w:t xml:space="preserve">hal-04239475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mechanisms of reversible symbolic reference: a potential singularity of the human brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+                <w:t xml:space="preserve">The impact of subthalamic deep-brain stimulation in restoring motor symmetry in Parkinson's disease patients: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Pinheiro Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87380.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Neurology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-12162-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290766v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic quantities of collective brain activity during wakefulness and anesthesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. L. Kringelbach</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment améliorer l'information des patients et de leurs aidants au bon usage de leurs dispositifs médicaux tout au long du parcours de soin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Orlikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab209⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579500v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Dopamine Responsiveness Be Predicted in Parkinson’s Disease Without an Acute Administration Test?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and how can we improve patient and caregiver information for the proper use of their medical devices throughout the care pathway?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carrière</w:t>
+                <w:t xml:space="preserve">David Orlikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viard</w:t>
+                <w:t xml:space="preserve">Florence Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JPD-223334⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013841v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding rapidly presented visual stimuli from prefrontal ensembles without report nor post-perceptual processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Brain mechanisms of reversible symbolic reference: a potential singularity of the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Ekramnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nc/niac005⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87380.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272623v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of PD-MCI in candidates to subthalamic deep brain stimulation: associated cortical and subcortical modifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+                <w:t xml:space="preserve">Macroscopic quantities of collective brain activity during wakefulness and anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Ponce-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Deco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Kringelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JPD-223232⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.298-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720928v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation of the thalamus restores signatures of consciousness in a nonhuman primate model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Dupont</w:t>
+                <w:t xml:space="preserve">Can Dopamine Responsiveness Be Predicted in Parkinson’s Disease Without an Acute Administration Test?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.2179-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-223334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264419v1</w:t>
+                <w:t xml:space="preserve">hal-04013841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Assessment with Temperament and Character Inventory in Parkinson's Disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+                <w:t xml:space="preserve">Decoding rapidly presented visual stimuli from prefrontal ensembles without report nor post-perceptual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Dwarakanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.08.004⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nc/niac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767971v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Related to Quality-of-Life Improvement After Deep Brain Stimulation in Parkinson’s Disease (PSYCHO-STIM II)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hainque</w:t>
+                <w:t xml:space="preserve">Heterogeneity of PD-MCI in candidates to subthalamic deep brain stimulation: associated cortical and subcortical modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.699-711. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.1507-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-223232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JPD-212883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03513907v1</w:t>
+                <w:t xml:space="preserve">hal-03720928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of Occipital Nerve Stimulation for Medically Intractable Cluster Headache</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Regis</w:t>
+                <w:t xml:space="preserve">Personality Assessment with Temperament and Character Inventory in Parkinson's Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lucas</w:t>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa373⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.34--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491837v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining brain perturbation and neuroimaging in non-human primates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aubry</w:t>
+                <w:t xml:space="preserve">Personality Related to Quality-of-Life Improvement After Deep Brain Stimulation in Parkinson’s Disease (PSYCHO-STIM II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent P. Ferrera</w:t>
+                <w:t xml:space="preserve">Helene Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew S. Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean Froudist-Walsh</w:t>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-212883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288050v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality dimensions of patients can change during the course of parkinson’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arbus</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation of the thalamus restores signatures of consciousness in a nonhuman primate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dupouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+                <w:t xml:space="preserve">Dragana Manasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245142⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), pp.eabl5547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128733v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative REM Sleep Behavior Disorder and Subthalamic Nucleus Deep Brain Stimulation Outcome in Parkinson Disease 1 Year After Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining brain perturbation and neuroimaging in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Christiaan Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Besse-Pinot</w:t>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Vincent P. Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Durif</w:t>
+                <w:t xml:space="preserve">Andrew S. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Livia Fantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Durand</w:t>
+                <w:t xml:space="preserve">Sean Froudist-Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012862⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647493v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical disruption in the cortex of anesthetized monkeys as a new signature of consciousness loss</w:t>
+                <w:t xml:space="preserve">Personality dimensions of patients can change during the course of parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ricardo Deco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0245142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141455v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of consciousness in brain-wide synchronization patterns of monkey and human fMRI signals</w:t>
+                <w:t xml:space="preserve">Preoperative REM Sleep Behavior Disorder and Subthalamic Nucleus Deep Brain Stimulation Outcome in Parkinson Disease 1 Year After Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Hahn</w:t>
+                <w:t xml:space="preserve">Elsa Besse-Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorka Zamora-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Tagliazucchi</w:t>
+                <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Laufs</w:t>
+                <w:t xml:space="preserve">Maria Livia Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117470⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (20), pp.e1994-e2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141487v1</w:t>
+                <w:t xml:space="preserve">hal-03647493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using non-invasive neuroimaging to enhance the care, well-being and experimental outcomes of laboratory non-human primates (monkeys)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela A. Basso</w:t>
+                <w:t xml:space="preserve">Hierarchical disruption in the cortex of anesthetized monkeys as a new signature of consciousness loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Kringelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Frey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo Ricardo Deco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 228, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117667⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171243v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Subthalamic Deep Brain Stimulation on Impulse Control Disorders in Parkinson's Disease: A Prospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using non-invasive neuroimaging to enhance the care, well-being and experimental outcomes of laboratory non-human primates (monkeys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela A. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Des Neiges Santin</w:t>
+                <w:t xml:space="preserve">Kathryn A. Guerriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Voulleminot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Sabine Kastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.28320⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228822v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occipital Nerve Stimulation for Refractory Chronic Cluster Headache: A Cost-Effectiveness Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signature of consciousness in brain-wide synchronization patterns of monkey and human fMRI signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Zamora-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bulsei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leplus</w:t>
+                <w:t xml:space="preserve">Enzo Tagliazucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Michèle Donnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Lucas</w:t>
+                <w:t xml:space="preserve">Helmut Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13394⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401861v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality dimensions are associated with quality of life in fluctuating Parkinson's disease patients (PSYCHO-STIM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+                <w:t xml:space="preserve">Impact of Subthalamic Deep Brain Stimulation on Impulse Control Disorders in Parkinson's Disease: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Des Neiges Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Voulleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JPD-191903⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.750-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859933v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pypreclin: An automatic pipeline for macaque functional MRI preprocessing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Amadon</w:t>
+                <w:t xml:space="preserve">Occipital Nerve Stimulation for Refractory Chronic Cluster Headache: A Cost-Effectiveness Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulsei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michèle Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (6), pp.1083-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03228154v1</w:t>
+                <w:t xml:space="preserve">hal-03401861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy of Occipital Nerve Stimulation for Medically Intractable Cluster Headache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Milham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Margulies</w:t>
+                <w:t xml:space="preserve">Aurélie Leplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles E Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele A Basso</w:t>
+                <w:t xml:space="preserve">Christian Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993101v1</w:t>
+                <w:t xml:space="preserve">hal-04491837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+                <w:t xml:space="preserve">Personality dimensions are associated with quality of life in fluctuating Parkinson's disease patients (PSYCHO-STIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.1057-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-191903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326351v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occipital nerve stimulation improves the quality of life in medically-intractable chronic cluster headache: Results of an observational prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Donnet</w:t>
+                <w:t xml:space="preserve">Pypreclin: An automatic pipeline for macaque functional MRI preprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Tasserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalalgia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0333102416673206⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680849v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Anesthetic Agents on Brain Blood Oxygenation Level Revealed with Ultra-High Field MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ciobanu</w:t>
+                <w:t xml:space="preserve">Charles E Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele A Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032645⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00842892v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Boulet</w:t>
+                <w:t xml:space="preserve">Bonhwang Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Scott Ralph</w:t>
+                <w:t xml:space="preserve">Ting Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978589v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occipital nerve stimulation improves the quality of life in medically-intractable chronic cluster headache: Results of an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cephalalgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (12), pp.1173-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0333102416673206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Anesthetic Agents on Brain Blood Oxygenation Level Revealed with Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00842892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scott Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huntington's disease: Genetics lends a hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 453, pp.863-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00930896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5579,279 +5981,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive profiling of anaesthetised brain dynamics across phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golia Shafiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanako Muta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alldritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vos de Wael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seidlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5998,51 +6400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luppi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mediano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02381-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Basset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendetowicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Menon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjno-2025-001427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pape" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ekramnia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87380.3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Puisieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hopes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Hoffner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Miguel Signorelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinheiro Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12162-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Bellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Jarraya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.113952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Azulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2023-332551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Signorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stamatakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46382-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ensel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Ozkirli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06335-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orlikowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oll&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josseran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87380.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Ponce-Alvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Deco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kringelbach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223334" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Dwarakanath" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niac005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223232" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Manasova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5547" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Klinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christiaan Klink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Ferrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Fox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Froudist-Walsh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dupouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245142" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besse-Pinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Livia Fantini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012862" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ricardo Deco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117618" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hahn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Zamora-L&#243;pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tagliazucchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Laufs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117470" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela A. Basso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Frey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Guerriero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kastner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Regis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13394" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-191903" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116353" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0333102416673206" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00842892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciobanu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032645" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00930896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06365" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSZ71ZZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golia Shafiei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Muta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poupelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2026.107414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leplus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-026-02319-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendetowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Menon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjno-2025-001427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. M. Mediano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02381-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pinheiro Barbosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bastos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;reau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Rolland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2026.108283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Puisieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hopes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Hoffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Miguel Signorelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101688" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pape" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ekramnia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87380.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Azulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2023-332551" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Bellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bellet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Jarraya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.113952" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Signorelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stamatakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46382-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ensel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Ozkirli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06335-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kibleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad324" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12162-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orlikowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oll&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Camus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josseran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.10.070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87380.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Ponce-Alvarez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Deco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kringelbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab209" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Dwarakanath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niac005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Klinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212883" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Manasova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5547" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christiaan Klink" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Ferrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Fox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Froudist-Walsh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dupouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245142" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besse-Pinot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Livia Fantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ricardo Deco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117618" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela A. Basso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Guerriero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kastner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117667" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hahn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Zamora-L&#243;pez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tagliazucchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Laufs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117470" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Regis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13394" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-191903" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0333102416673206" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00842892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciobanu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032645" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00930896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06365" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSZ71ZZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084126v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golia Shafiei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Muta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>