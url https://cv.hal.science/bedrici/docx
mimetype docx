--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -1067,260 +1067,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poirot</w:t>
+                <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">FDM2019, International Conference On Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480042v1</w:t>
+                <w:t xml:space="preserve">hal-02501104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Canevet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDM2019, International Conference On Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501104v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'ondes modales dans une structure multicouche plane par l'impact d'un faisceau ultrasonore</w:t>
               </w:r>
@@ -1757,77 +1757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2163,51 +2163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>