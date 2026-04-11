--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C5F6AD7"/>
+    <w:nsid w:val="AF1DCB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>