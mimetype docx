--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -531,295 +531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARTA: Interpretable functional classification of microbiomes and detection of hidden cumulative effects</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012577⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816962v1</w:t>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPARTA: Interpretable functional classification of microbiomes and detection of hidden cumulative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for metabolic drift in plant and algal lipid biosynthesis pathways</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1DCB6B"/>
+    <w:nsid w:val="25BCFAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belcour-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1170-0785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03924107v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938367v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Megy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqi Bi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belcour-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1170-0785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03924107v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938367v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Megy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqi Bi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>