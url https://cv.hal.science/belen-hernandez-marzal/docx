--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -657,174 +657,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Almodóvar ou la maternité performée</w:t>
+                <w:t xml:space="preserve">Mathématiques et langage poétique chez Gilberto Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Hernandez Marzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Ensino de Ciência e Tecnologia (RBECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 6, V.1, http://revistas.utfpr.edu.br/pg/index.php/rbect/article/view/1535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940735v1</w:t>
+                <w:t xml:space="preserve">hal-00947387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques et langage poétique chez Gilberto Owen</w:t>
+                <w:t xml:space="preserve">Pedro Almodóvar ou la maternité performée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Hernandez Marzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ensino de Ciência e Tecnologia (RBECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, genre et filiation : pratiques et représentations, 8, http://transtexts.revues.org/485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transtexts.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947387v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hernandez Marzal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01816168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castro Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez Marzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04234007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.revues.org/4084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Buil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hernandez Marzal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01816168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castro Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez Marzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04234007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.revues.org/4084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Buil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>