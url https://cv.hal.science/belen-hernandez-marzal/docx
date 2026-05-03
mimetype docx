--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1464,173 +1464,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“El río sin tacto” de Gilberto Owen : du scénario au poème et du poème au scénario</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marina Fratnik; Pascale Thibaudeau. </w:t>
+                <w:t xml:space="preserve">Le “Nocturno de los ángeles” de Xavier Villaurrutia ou les ailes du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Hernandez Marzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Allaigre; Daniel Lecler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’image dans la littérature et de la littérature à l’image. Du muet à la vidéo, littératures espagnole et italienne des XIXe, XXe et XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Afinidades Electivas. El poeta-isla y las poéticas homeróticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-84-7784-662-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759664v1</w:t>
+                <w:t xml:space="preserve">hal-01759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “Nocturno de los ángeles” de Xavier Villaurrutia ou les ailes du désir</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Annick Allaigre; Daniel Lecler. </w:t>
+                <w:t xml:space="preserve">“El río sin tacto” de Gilberto Owen : du scénario au poème et du poème au scénario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Hernández Marzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Fratnik; Pascale Thibaudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afinidades Electivas. El poeta-isla y las poéticas homeróticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-84-7784-662-8</w:t>
+              <w:t xml:space="preserve">De l’image dans la littérature et de la littérature à l’image. Du muet à la vidéo, littératures espagnole et italienne des XIXe, XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759930v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2296,165 +2296,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los tres mil personajes que caben en Gilberto Owen</w:t>
+                <w:t xml:space="preserve">Sentido de la errancia y errancia del sentido en la poesía de Gilberto Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Hernandez Marzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los tres mil personajes que caben en Gilberto Owen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Roma, Italia. p. 285-294</w:t>
+              <w:t xml:space="preserve">Sentido de la errancia y errancia del sentido en la poesía de Gilberto Owen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Francia. p. 101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947374v1</w:t>
+                <w:t xml:space="preserve">hal-00947381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentido de la errancia y errancia del sentido en la poesía de Gilberto Owen</w:t>
+                <w:t xml:space="preserve">Los tres mil personajes que caben en Gilberto Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Hernandez Marzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentido de la errancia y errancia del sentido en la poesía de Gilberto Owen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Francia. p. 101-113</w:t>
+              <w:t xml:space="preserve">Los tres mil personajes que caben en Gilberto Owen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Roma, Italia. p. 285-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947381v1</w:t>
+                <w:t xml:space="preserve">hal-00947374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythagorisme et orphisme dans Perseo Vencido de Gilberto Owen</w:t>
               </w:r>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hernandez Marzal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01816168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castro Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez Marzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04234007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.revues.org/4084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Buil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hernandez Marzal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16082" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01816168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castro Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17813" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01759664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez Marzal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04234007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.revues.org/4084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01760014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Buil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>