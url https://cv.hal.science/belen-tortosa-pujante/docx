--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -508,347 +508,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à &amp;quot;Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escuelas de espectadores: pedagogías performativas en la práctica escénica contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.1-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxo Abuín González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.109-125. </w:t>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458640v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redefinir el estudio de la escena contemporánea. Circuitos Teatrales del Siglo XXI. Congreso Internacional de la Plataforma digital TEAMAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pigmalion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgias de la mirada. Perspectivas invertidas en la dramaturgia de la Socìetas Raffaello Sanzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispania (Belgique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021923v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05021929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ese no saber que atraviesa las cosas mientras están sucediendo [Compte-rendu : Óscar CORNAGO, Ensayos de teoría escénica. Sobre teatralidad, público y democracia. Madrid, Abada Editores, 2015, 328 pp.]</w:t>
               </w:r>
@@ -1250,169 +1250,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La creación artística en César Aira: un museo de sueño y viento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartaphilus : Revista de investigación y crítica estética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.165-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El simbolismo. Un templo de pilares vivientes [Compte-rendu : María Victoria Utrera Torremocha, El simbolismo poético. Estética y teoría, Madrid: Verbum]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monteagudo. Revista de Literatura Española, Hispanoamericana y Teoría de la Literatura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05022055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxo Abuín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3F57182"/>
+    <w:nsid w:val="1C7812B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>