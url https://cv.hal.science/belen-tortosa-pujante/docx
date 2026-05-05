--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -508,196 +508,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escuelas de espectadores: pedagogías performativas en la práctica escénica contemporánea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxo Abuín González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.109-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734761⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458640v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04458636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escuelas de espectadores: pedagogías performativas en la práctica escénica contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.109-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14753820.2020.1734761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458636v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefinir el estudio de la escena contemporánea. Circuitos Teatrales del Siglo XXI. Congreso Internacional de la Plataforma digital TEAMAD</w:t>
               </w:r>
@@ -901,169 +901,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Del siglo de las luces al siglo después de Bèatrice. Una aproximación a la “democracia cosmopolita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensamiento al margen. Revista digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viejos senderos. Nueva crítica [Compte-rendu : Mariángeles Rodríguez Alonso, Las ideas teatrales en España. Del texto a los lenguajes de la escena (1966-1982), Vigo, Academia Editorial del Hispanismo, 2016.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leer Teatro. Revista Asociación de Autores de Teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022085v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05022051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El concepto de lo trágico en la Socìetas Raffaello Sanzio. Tragedia Endogonidia de Romeo Castellucci</w:t>
               </w:r>
@@ -2183,165 +2183,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ways of being. Theatre as contemporary agora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature and arts in context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Consortium, University of Aarhus, Jun 2017, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estética relacional. Aplicaciones teóricas y prácticas en el teatro contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Internacional de Jóvenes Investigadores en Estudios teatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIJIET Universidad de Murcia, Nov 2017, Murcie, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024029v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05024040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando la imagen se hace verbo y el verbo, imagen. Nuevas tendencias dramatúrgicas en el teatro de El conde de Torrefiel</w:t>
               </w:r>
@@ -2459,165 +2459,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El mito como puente fronterizo. Una re-escritura de la Orestíada en Sudáfrica: “Molora” de Yael Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Encuentro de Jóvenes Investigadores SELGYC. Encuentros y desencuentros en la literatura comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2015, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identidades escénicas: performatividad, sexo y género en el teatro español contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Congress of Romance Literatures. Romance Studies in Action: Performance, Visual Imagery, Orality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of North Carolina, Apr 2015, Chapel Hill, Caroline du Nord, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024076v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05024062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgias de la mirada en el teatro contemporáneo</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxo Abuín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,165 +4102,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punto de no retorno. Reflexiones de Pablo Fidalgo</w:t>
+                <w:t xml:space="preserve">Desde el desván de las locas. Conversaciones de Lola Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contra el espectador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022179v1</w:t>
+                <w:t xml:space="preserve">hal-05022178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desde el desván de las locas. Conversaciones de Lola Blasco</w:t>
+                <w:t xml:space="preserve">Punto de no retorno. Reflexiones de Pablo Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contra el espectador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022178v1</w:t>
+                <w:t xml:space="preserve">hal-05022179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la destrucción y la creación. Una conversación con Claudia Castellucci</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C7812B3"/>
+    <w:nsid w:val="F12FF926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>