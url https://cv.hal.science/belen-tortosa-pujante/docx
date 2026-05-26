--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1390,1366 +1390,1435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies de la guerre, hospitalité du plateau : lire Nadiade La Conquesta del Pol Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour de la guerre. Les dramaturgies au miroir des conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Béhague; Sylvain Diaz; Victoire Feuillebois, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La performance delegada. El espectador como cocreador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Jornadas Internacionales de Iniciación a la Investigación en Estudios de la Literatura (IIIXIIIEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Santiago de Compostela, Mar 2024, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’image archaïque à l’image numérique dans le théâtre de Romeo Castellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’archaïque au numérique : Parcours croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole EGGER et Corine PENCENAT, Jan 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelos de recepción en el teatro de Tiago Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso Performa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografías teatrales: reflexiones sobre la escena europea contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciclo de conferencias La tempestad: Aula de teatro de la Universidad Pablo Olivade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Seville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Es posible una pedagogía del espectador/a?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Jornadas Internacionales de Teoría, Historia y Gestión del Espectador Teatral, organizadas por el Área de Investigaciones en Audiencias, Públicos y Espectadores del Instituto de Artes del Espectáculo “Dr. Raúl H. Castagnino"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jorge Dubatti, Jul 2021, FFyL, UBA, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arte, pedagogía e investigación. El caso de la Socìetas Raffaello Sanzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciclo de Conferencias Pensar Haciendo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Escuela Superior de Arte Dramático (RESAD), Nov 2020, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aproximaciones a la literatura dramática y postdramática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Seminario Performa2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Santiago de Compostela, Sep 2020, Santiago de Compostela (Galicia), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminismo(s) y performance: cómo habitar el cuerpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional Performa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Santiago de Compostela, Nov 2019, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La otra Socìetas Raffaello Sanzio. Una aproximación a la obra de Claudia Castellucci y Chiara Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLO DE CONFERENCIAS: MUJER Y MEMORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Filosofía. Universidad Complutense de Madrid, May 2018, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachlas, pieces sans personnes de Rimini Protokoll o la política de la instalación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Nuevos circuitos teatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEAMAD, Universidad Complutense de Madrid, Oct 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performatives contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire Institute of World Literature (Harvard University)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhague University, Jul 2017, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of being. Theatre as contemporary agora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature and arts in context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Consortium, University of Aarhus, Jun 2017, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estética relacional. Aplicaciones teóricas y prácticas en el teatro contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Internacional de Jóvenes Investigadores en Estudios teatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIJIET Universidad de Murcia, Nov 2017, Murcie, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando la imagen se hace verbo y el verbo, imagen. Nuevas tendencias dramatúrgicas en el teatro de El conde de Torrefiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Internacional Teatro Siglo XXI. Nuevas tendencias en el teatro hispánico del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHER, Mar 2016, Strasbourg, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La abundancia de lo real. Notas para un estudio de la escena italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Internacional de Jóvenes Investigadores en Estudios teatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIJIET, Universidad de Murcia, Sep 2016, Murcia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mito como puente fronterizo. Una re-escritura de la Orestíada en Sudáfrica: “Molora” de Yael Farber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Encuentro de Jóvenes Investigadores SELGYC. Encuentros y desencuentros en la literatura comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2015, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identidades escénicas: performatividad, sexo y género en el teatro español contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Congress of Romance Literatures. Romance Studies in Action: Performance, Visual Imagery, Orality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of North Carolina, Apr 2015, Chapel Hill, Caroline du Nord, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgias de la mirada en el teatro contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Teatro fuera del teatro: performatividades contemporáneas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Santiago de Compostela, Sep 2015, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatro y rito como espacio para la memoria: Memoria, de Odin Teatret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congreso Sociedad Española de Literatura General y Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SELGYC, Universidad de Santiago de Compostela, Sep 2014, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2759,188 +2828,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identidades en el teatro iberoamericano del siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Toledo Albornoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cher.15519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cher.15519⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04595212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatro y feminismo en el siglo XXI. España y Latinoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana González Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 (2), 2022, Sección Monográfica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2950,325 +3019,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performatividades del no-actor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Rial Molanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dykinson, inPress, 979-13-7006-216-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Rial Molanes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Dykinson, inPress, 979-13-7006-216-3</w:t>
+                <w:t xml:space="preserve">hal-05021921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos espacios/nuevos formatos/nuevas dramaturgias en el teatro hispánico actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Soria Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dykinson, 2022, 978-84-1122-209-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencias de lo real. La trayectoria teatral de la Socìetas: Romeo Castellucci, Claudia Castellucci y Chiara Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artezblai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuras del espectador: nuevas estrategias teatrales en el contexto español actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxo Abuín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dykinson, 2022, 978-84-1122-209-9</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3278,605 +3347,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement, témoignage et mémoire dans le théâtre de Tiago Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beat Föllmi; Isabelle Reck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) sens de l’engagement dans les arts au XXIe siècle. Poésie, théâtre, arts visuels et musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El arte de lo político en el teatro de Tiago Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ser espectador. Modelos de recepción en la escena actual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, inPress, 979-13-7006-219-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secta. Escuela de técnica dramática, de Claudia Castellucci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaUÑaRoTa, 2025, 978-84-18782-58-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositivos de lo real: instalación teatral, performance delegada y teatro relacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Guerrero; Alba Saura Clares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La escena y lo real en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Visor, pp.195-211, 2024, 978-84-9895-293-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogies of the Spectator or How To (Not) Teach to Watch Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anxo Abuín; Eduardo Pérez-Rasilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Spectatorship. An Approach to Contemporary Spanish Theatre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.149-174, 2024, 978-2-87574-464-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminismo(s) a escena: nuevos espacios / nuevos formatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belén Tortosa Pujante; Guadalupe Soria Tomás. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevos espacios/nuevos formatos/nuevas dramaturgias en el teatro hispánico actual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.121-137, 2022, 978-8-41122-209-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Contexts in Contemporary Theatre: Toward the emancipation of relational sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jakob Ledegaard; Jakob Gaardbo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Context in Literary and Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLPress, pp.156-172, 2019, 9781787356245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escenarios liminales: la transgresión del cuerpo como carga de lo incomunicable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Teresa Vilariño Pico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativas Cruzadas. Hibridación, transmedia y performatividad en las Humanidades digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia del hispanismo, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3886,205 +3955,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secta. Escuela de técnica dramática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Castellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05022174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allí y después, la necesidad. Una visita al Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Castellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lesmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4094,250 +4163,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde el desván de las locas. Conversaciones de Lola Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contra el espectador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punto de no retorno. Reflexiones de Pablo Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contra el espectador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la destrucción y la creación. Una conversación con Claudia Castellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Tortosa Pujante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativas Cruzadas. Hibridación, transmedia y performatividad en las Humanidades digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4405,51 +4474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F12FF926"/>
+    <w:nsid w:val="0B5EE642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belen-tortosa-pujante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0385-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Tortosa Pujante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALEUA.28634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Toledo Albornoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.16328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/PH.2022.v36.i02.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.4587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Abu&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2020.1734761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rial Molanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria Tom&#225;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriayorick.com/teoria/35689-experiencias-de-lo-real-la-trayectoria-de-la-societas-romeo-castellucci-claudia-castellucci-y-chiara-guidi.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castellucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lesmes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>