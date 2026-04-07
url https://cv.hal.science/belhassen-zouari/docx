--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,2945 +66,2945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Device Framework For Continuous Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar Gaffarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Digital Information Technologies (CODIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233364v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Model Checking on a Modular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Khlifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies, CoDIT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valetta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colored Petri net Model for Secure Document Management in Business Process Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.829-834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic generalized stochastic Petri nets model for the performance analysis of FMS considering the resources failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.737-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Approach for Modeling, Verification and Performance Analysis of Wireless Sensors Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Malaga, Spain. pp.381-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22572-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global generic model for formal validation of the wireless sensor networks properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.électronique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coloured Petri net model for the formal validation of sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Sensor Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Francisco, CA, United States. pp.non connu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage d'informations dans les chaînes logistiques : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Baboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel, CIGI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor Self-Scheduling Algorithm Based on One-Hop Neighbouring Knowledge and Considering the Sensors Remaining Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.WeC7.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7075172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration of Sensor Networks by Energy Minimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SENSORCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.141 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Contribution to the Validation to of Operating Mode Switching: Application to Satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saül Israel Gonzalez Berlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.3564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal Approach for the specification: verification and control of Flexible Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Patras, Greece. pp.1031 - 1038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTA.2007.4416897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A coloured Petri net approach for the management of operating modes in discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Frefita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.397-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Equivalence between Liveness and deadlock Freeness in Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPS03, 5th Int. Symp. on Programming and Systems, Algiers, Algeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France. pp.213-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameterized supervisor synthesis for a modular class of discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Systems, Man and Cybernetics, vol.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France. pp.1874-1879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an efficient structural control policy for automated manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robbana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDA'97, Bangkok, Tailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, X, France. pp.751-752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisory control of discrete event systems based on structure theory of Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Systems, Man and Cybernetics, SMC97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, X, France. pp.3750-3755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of RISC-V Secure Enclaves and Trusted Execution Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (21:4171), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics14214171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATOR-V: Accelerating the RISC-V Confidential Computing Ecosystem With a Production-Grade TEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lecture Notes on Data Engineering and Communications Technologies, 13, pp.210892-210916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3641293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Formal Verification of Modular Concurrent Systems: A Survey of Techniques, Tools and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Khlifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsen Khlifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14569/IJACSA.2025.0160982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Image-Centric Transfer Function Design Based on Incremental Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ksantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), pp.185-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11554-021-01176-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior detection-based approach for authenticating smart home system users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Securing the operation of Smart Home Systems: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10207-021-00571-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40860-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530617v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the operation of Smart Home Systems: a literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anomalous behavior detection-based approach for authenticating smart home system users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40860-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.611 - 636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10207-021-00571-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530625v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Distributed Energy Management for Intelligent Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajeh Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.31-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18178/jocet.2018.6.1.432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy multi-criteria decision making approach for managing performance and risk in integrated procurement-production planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Elbedoui-Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 55 (n°18), pp. 5305-5329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2017.1308575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Fault-Event Analysis and Response Framework (IFEAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bel G. Raggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastouri Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Computing and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodes self-scheduling approach for maximising wireless sensor network lifetime based on remaining energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajeh Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.52-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-wss.2011.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structure Causality Relation for Liveness Characterisation in Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), pp.214-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539372v1</w:t>
-              </w:r>
-[...1782 lines deleted...]
-                <w:t xml:space="preserve">hal-01125433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3022,90 +3022,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Model Checking on an IoT Based System: Use Case of Cellular M2M in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Khlifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsen Khlifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asman Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, Springer Nature Switzerland, pp.356-367, 2025, Lecture Notes on Data Engineering and Communications Technologies, 978-3-031-87775-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3308,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Boubakri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3641293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Khlifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2025.0160982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksantini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01176-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-021-00571-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-021-00160-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mhadhbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Zairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2018.6.1.432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elbedoui-Maktouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1308575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastouri Azza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233364v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gaffarov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Khlifa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chaouachi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394928" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rahal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01652" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rached" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bahroun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#252;l Israel Gonzalez Berlanga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3564" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Frefita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asman Ben Letaifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233364v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gaffarov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Khlifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chaouachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Zairi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rahal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01652" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rached" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bahroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#252;l Israel Gonzalez Berlanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Frefita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Boubakri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3641293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Khlifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2025.0160982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksantini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01176-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-021-00160-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-021-00571-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mhadhbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2018.6.1.432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elbedoui-Maktouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1308575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastouri Azza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asman Ben Letaifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>