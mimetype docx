--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1485,191 +1485,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Equivalence between Liveness and deadlock Freeness in Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized supervisor synthesis for a modular class of discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barkaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPS03, 5th Int. Symp. on Programming and Systems, Algiers, Algeria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France. pp.213-224</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Systems, Man and Cybernetics, vol.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France. pp.1874-1879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124992v1</w:t>
+                <w:t xml:space="preserve">hal-01125422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized supervisor synthesis for a modular class of discrete event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Equivalence between Liveness and deadlock Freeness in Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen Zouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Systems, Man and Cybernetics, vol.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France. pp.1874-1879</w:t>
+              <w:t xml:space="preserve">ISPS03, 5th Int. Symp. on Programming and Systems, Algiers, Algeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France. pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125422v1</w:t>
+                <w:t xml:space="preserve">hal-01124992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient structural control policy for automated manufacturing systems</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233364v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gaffarov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Khlifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chaouachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Zairi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rahal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01652" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rached" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bahroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#252;l Israel Gonzalez Berlanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Frefita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Boubakri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3641293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Khlifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2025.0160982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksantini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01176-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-021-00160-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-021-00571-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mhadhbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2018.6.1.432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elbedoui-Maktouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1308575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastouri Azza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asman Ben Letaifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233364v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gaffarov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Khlifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chaouachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Zairi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rahal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01652" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Rached" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bahroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#252;l Israel Gonzalez Berlanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Frefita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Boubakri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3641293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Khlifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2025.0160982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksantini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01176-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-021-00160-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-021-00571-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04538820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mhadhbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2018.6.1.432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khemiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elbedoui-Maktouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1308575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastouri Azza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04539372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asman Ben Letaifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>